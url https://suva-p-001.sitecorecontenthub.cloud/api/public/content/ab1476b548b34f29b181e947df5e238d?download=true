--- v0 (2025-10-12)
+++ v1 (2026-09-08)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud-my.sharepoint.com/personal/laurin_mueller_suva_ch/Documents/Bilder/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud.sharepoint.com/teams/ALC/Shared Documents/ALCC/02 Fachgebiete/Batterieanlagen/Bleibatterien/Homepage/Änderungen Ecxel_20260901/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55C5E750-0515-4D2B-81D8-F83F49216CDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{321DDD0F-EBE3-4B13-A2B2-559FF94617BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17790" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
   </bookViews>
   <sheets>
     <sheet name="Berechnung" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H8" i="1" l="1"/>
@@ -333,114 +332,113 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>1036</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>10628</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>192690</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>17518</xdr:rowOff>
     </xdr:to>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -645,75 +643,75 @@
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <a:rPr lang="de-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑄</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 5 × 120 × 0,001 = 0,72 m</a:t>
+                <a:t> = 0,055 × 24 × 5 × 120 × 0,001 = 0,79 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>/h je Strang oder 1,44 m</a:t>
+                <a:t>/h je Strang oder 1,58 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h</a:t>
               </a:r>
@@ -746,75 +744,75 @@
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <a:rPr lang="de-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑄</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 20 × 120 × 0,001 = 2,88 m</a:t>
+                <a:t> = 0,055 × 24 × 20 × 120 × 0,001 = 3,17 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>/h je Strang oder 5,76 m</a:t>
+                <a:t>/h je Strang oder 6,34 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h</a:t>
               </a:r>
@@ -1366,75 +1364,75 @@
                 </a:rPr>
                 <a:t>Erhaltungsladung insgesamt: </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>𝑄</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 5 × 120 × 0,001 = 0,72 m</a:t>
+                <a:t> = 0,055 × 24 × 5 × 120 × 0,001 = 0,79 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>/h je Strang oder 1,44 m</a:t>
+                <a:t>/h je Strang oder 1,58 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h</a:t>
               </a:r>
@@ -1463,75 +1461,75 @@
                 </a:rPr>
                 <a:t>Starkladung insgesamt: </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>𝑄</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 20 × 120 × 0,001 = 2,88 m</a:t>
+                <a:t> = 0,055 × 24 × 20 × 120 × 0,001 = 3,17 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>/h je Strang oder 5,76 m</a:t>
+                <a:t>/h je Strang oder 6,34 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0" baseline="30000">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h</a:t>
               </a:r>
@@ -2447,51 +2445,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝒒</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="de-CH" sz="900" b="1">
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>=</m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="de-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
@@ -3455,51 +3453,51 @@
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑣</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
@@ -3509,51 +3507,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑞</m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="de-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
@@ -5212,52 +5210,52 @@
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38100" y="44450"/>
           <a:ext cx="1212850" cy="301673"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>2304</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>168719</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>197069</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>61310</xdr:rowOff>
     </xdr:to>
-    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-      <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="6" name="Textfeld 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE74C2AF-44CA-4612-BE39-BEA6D21346DE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7455890" y="1784685"/>
               <a:ext cx="7052765" cy="2507039"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="D9D9D9"/>
             </a:solidFill>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
@@ -6057,51 +6055,51 @@
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="700" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Amerkung Tabelle: Werte sind beim Hersteller zu erfahren</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
-      <mc:Fallback>
+      <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="6" name="Textfeld 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE74C2AF-44CA-4612-BE39-BEA6D21346DE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7455890" y="1784685"/>
               <a:ext cx="7052765" cy="2507039"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="D9D9D9"/>
             </a:solidFill>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
@@ -6742,54 +6740,50 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-CH" sz="700" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Amerkung Tabelle: Werte sind beim Hersteller zu erfahren</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Suva">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A5A5A5"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="666666"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8200"/>
       </a:accent2>
       <a:accent3>
@@ -7051,751 +7045,682 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{707D0361-A97E-4DD8-86BA-D29BD7301885}">
   <dimension ref="A1:AD42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="V28" sqref="V28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="5" width="10.85546875" style="2"/>
-[...6 lines deleted...]
-    <col min="26" max="16384" width="10.85546875" style="2"/>
+    <col min="1" max="5" width="10.88671875" style="2"/>
+    <col min="6" max="6" width="11.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="4.5546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="6.44140625" style="2" customWidth="1"/>
+    <col min="10" max="24" width="10.88671875" style="2"/>
+    <col min="25" max="25" width="10.88671875" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="10.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="64.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:26" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="16"/>
-[...7 lines deleted...]
-      <c r="J2" s="16"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
     </row>
     <row r="3" spans="1:26" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15" t="s">
+      <c r="A4" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="15"/>
-[...4 lines deleted...]
-      <c r="G4" s="15"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
       <c r="H4" s="3">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="7"/>
     </row>
-    <row r="5" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="15" t="s">
+    <row r="5" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="15"/>
-[...4 lines deleted...]
-      <c r="G5" s="15"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
       <c r="H5" s="3">
         <v>5</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="15"/>
-[...4 lines deleted...]
-      <c r="G6" s="15"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
       <c r="H6" s="3">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
     </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="G8" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <f>H4*H5*H6*0.055*0.001</f>
-        <v>2.75E-2</v>
+        <v>0.79200000000000004</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="12" t="s">
         <v>6</v>
       </c>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
     </row>
-    <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G9" s="5"/>
       <c r="I9" s="6"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
     </row>
-    <row r="10" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G10" s="11" t="s">
+      <c r="G10" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="11">
         <f>H8*28</f>
-        <v>0.77</v>
+        <v>22.176000000000002</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="I10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
     </row>
-    <row r="11" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
     </row>
     <row r="12" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="K15" s="7"/>
+    <row r="25" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V25" s="8"/>
+      <c r="W25" s="8"/>
+      <c r="X25" s="8"/>
+      <c r="Y25" s="8"/>
+      <c r="Z25" s="8"/>
+      <c r="AA25" s="8"/>
+      <c r="AB25" s="8"/>
+      <c r="AC25" s="8"/>
+      <c r="AD25" s="8"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="K16" s="7"/>
+    <row r="26" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V26" s="8"/>
+      <c r="W26" s="8"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="8"/>
+      <c r="Z26" s="8"/>
+      <c r="AA26" s="8"/>
+      <c r="AB26" s="8"/>
+      <c r="AC26" s="8"/>
+      <c r="AD26" s="8"/>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="K17" s="7"/>
+    <row r="27" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V27" s="8"/>
+      <c r="W27" s="8"/>
+      <c r="X27" s="8"/>
+      <c r="Y27" s="8"/>
+      <c r="Z27" s="8"/>
+      <c r="AA27" s="8"/>
+      <c r="AB27" s="8"/>
+      <c r="AC27" s="8"/>
+      <c r="AD27" s="8"/>
     </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="K18" s="7"/>
+    <row r="28" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V28" s="8"/>
+      <c r="W28" s="8"/>
+      <c r="X28" s="8"/>
+      <c r="Y28" s="8"/>
+      <c r="Z28" s="8"/>
+      <c r="AA28" s="8"/>
+      <c r="AB28" s="8"/>
+      <c r="AC28" s="8"/>
+      <c r="AD28" s="8"/>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="K19" s="7"/>
+    <row r="29" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V29" s="8"/>
+      <c r="W29" s="8"/>
+      <c r="X29" s="8"/>
+      <c r="Y29" s="8"/>
+      <c r="Z29" s="8"/>
+      <c r="AA29" s="8"/>
+      <c r="AB29" s="8"/>
+      <c r="AC29" s="8"/>
+      <c r="AD29" s="8"/>
     </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D20" s="7"/>
+    <row r="30" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V30" s="8"/>
+      <c r="W30" s="8"/>
+      <c r="X30" s="8"/>
+      <c r="Y30" s="8"/>
+      <c r="Z30" s="8"/>
+      <c r="AA30" s="8"/>
+      <c r="AB30" s="8"/>
+      <c r="AC30" s="8"/>
+      <c r="AD30" s="8"/>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D21" s="7"/>
+    <row r="31" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V31" s="8"/>
+      <c r="W31" s="8"/>
+      <c r="X31" s="8"/>
+      <c r="Y31" s="8"/>
+      <c r="Z31" s="8"/>
+      <c r="AA31" s="8"/>
+      <c r="AB31" s="8"/>
+      <c r="AC31" s="8"/>
+      <c r="AD31" s="8"/>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D22" s="7"/>
+    <row r="32" spans="22:30" x14ac:dyDescent="0.2">
+      <c r="V32" s="8"/>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AA32" s="8"/>
+      <c r="AB32" s="8"/>
+      <c r="AC32" s="8"/>
+      <c r="AD32" s="8"/>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D23" s="7"/>
+    <row r="33" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V33" s="8"/>
+      <c r="W33" s="8"/>
+      <c r="X33" s="8"/>
+      <c r="Y33" s="8"/>
+      <c r="Z33" s="8"/>
+      <c r="AA33" s="8"/>
+      <c r="AB33" s="8"/>
+      <c r="AC33" s="8"/>
+      <c r="AD33" s="8"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D24" s="7"/>
+    <row r="34" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V34" s="8"/>
+      <c r="W34" s="8"/>
+      <c r="X34" s="8"/>
+      <c r="Y34" s="8"/>
+      <c r="Z34" s="8"/>
+      <c r="AA34" s="8"/>
+      <c r="AB34" s="8"/>
+      <c r="AC34" s="8"/>
+      <c r="AD34" s="8"/>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="AD25" s="9"/>
+    <row r="35" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V35" s="8"/>
+      <c r="W35" s="8"/>
+      <c r="X35" s="8"/>
+      <c r="Y35" s="8"/>
+      <c r="Z35" s="8"/>
+      <c r="AA35" s="8"/>
+      <c r="AB35" s="8"/>
+      <c r="AC35" s="8"/>
+      <c r="AD35" s="8"/>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="AD26" s="9"/>
+    <row r="36" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V36" s="8"/>
+      <c r="W36" s="8"/>
+      <c r="X36" s="8"/>
+      <c r="Y36" s="8"/>
+      <c r="Z36" s="8"/>
+      <c r="AA36" s="8"/>
+      <c r="AB36" s="8"/>
+      <c r="AC36" s="8"/>
+      <c r="AD36" s="8"/>
     </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="AD27" s="9"/>
+    <row r="37" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V37" s="8"/>
+      <c r="W37" s="8"/>
+      <c r="X37" s="8"/>
+      <c r="Y37" s="8"/>
+      <c r="Z37" s="8"/>
+      <c r="AA37" s="8"/>
+      <c r="AB37" s="8"/>
+      <c r="AC37" s="8"/>
+      <c r="AD37" s="8"/>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="AD28" s="9"/>
+    <row r="38" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="V38" s="8"/>
+      <c r="W38" s="8"/>
+      <c r="X38" s="8"/>
+      <c r="Y38" s="8"/>
+      <c r="Z38" s="8"/>
+      <c r="AA38" s="8"/>
+      <c r="AB38" s="8"/>
+      <c r="AC38" s="8"/>
+      <c r="AD38" s="8"/>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.2">
-[...158 lines deleted...]
-      <c r="M42" s="14"/>
+    <row r="42" spans="13:30" x14ac:dyDescent="0.2">
+      <c r="M42" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006A48228AEEA84F4A9A7414C2AEB34FDD" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0daf92f82299eb0a18ddae68ea94dab">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4a7dab22-db8a-4366-9891-41b50dba3fc1" xmlns:ns3="d9df3362-45a6-4228-8e00-87b06067d131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64d0214768f87b93214340e9d6ca2154" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Autor xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Autor>
+    <Notizen xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d9df3362-45a6-4228-8e00-87b06067d131" xsi:nil="true"/>
+    <Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <Erstelltam xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_ xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006A48228AEEA84F4A9A7414C2AEB34FDD" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7ce6d04bbde3f2dc88ac0dda3c9fe488">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4a7dab22-db8a-4366-9891-41b50dba3fc1" xmlns:ns3="d9df3362-45a6-4228-8e00-87b06067d131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde3c968d85fa48975742639fc180e4b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
     <xsd:import namespace="d9df3362-45a6-4228-8e00-87b06067d131"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:Autor" minOccurs="0"/>
                 <xsd:element ref="ns2:Notizen" minOccurs="0"/>
+                <xsd:element ref="ns2:Erstelltam" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Eigenschaften der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="UI-Aktion der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a7dab22-db8a-4366-9891-41b50dba3fc1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5398598b-1692-41ba-b181-08e92b7f9036" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5398598b-1692-41ba-b181-08e92b7f9036" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Autor" ma:index="27" nillable="true" ma:displayName="Autor" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Autor">
+    <xsd:element name="Autor" ma:index="27" nillable="true" ma:displayName="Autor" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Autor">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Notizen" ma:index="28" nillable="true" ma:displayName="Notizen" ma:format="Dropdown" ma:internalName="Notizen">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Erstelltam" ma:index="29" nillable="true" ma:displayName="Erstellt am" ma:format="DateOnly" ma:internalName="Erstelltam">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" ma:index="31" nillable="true" ma:displayName="Übergabe-Fachgebiet - Dauer?" ma:format="Dropdown" ma:internalName="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" ma:index="32" nillable="true" ma:displayName="Pausieren oder zwingend notwendig" ma:format="Dropdown" ma:internalName="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9df3362-45a6-4228-8e00-87b06067d131" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1540e909-98be-4e00-94f5-55b0b55cc849}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9df3362-45a6-4228-8e00-87b06067d131">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7840,129 +7765,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90DC53F-9324-4E9D-AA91-0D11E1DB37B2}">
-[...26 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48BA7C8-59D6-45D2-84D8-569FC0074861}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9df3362-45a6-4228-8e00-87b06067d131"/>
     <ds:schemaRef ds:uri="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F795FE-D1DC-4A54-80F4-A062B46A7B48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{853E1ADB-2F7C-470F-A997-3DEA1742460E}"/>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{98616167-5668-4e66-acbf-925e81df8b00}" enabled="0" method="" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" removed="1"/>
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Berechnung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>