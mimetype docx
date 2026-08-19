--- v0 (2025-11-12)
+++ v1 (2026-08-19)
@@ -1,2485 +1,2479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DDB1C07" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="0032299F" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="6DDB1C07" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:framePr w:w="1888" w:h="774" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9640" w:y="228"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="60"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0032299F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="60"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>suva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="09CF3707" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F">
+    <w:p w14:paraId="09CF3707" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRDefault="00EE0A7F">
       <w:pPr>
         <w:framePr w:w="1888" w:h="774" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9640" w:y="228"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="60"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006232A" w:rsidRPr="0032299F" w14:paraId="2F9A9A5B" w14:textId="77777777">
+      <w:tr w:rsidR="0006232A" w14:paraId="2F9A9A5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D7EAC08" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="0032299F" w:rsidRDefault="0006232A">
+          <w:p w14:paraId="6D7EAC08" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3375"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59205AD1" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="0032299F" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="59205AD1" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4948E1E3" w14:textId="5CF08CF2" w:rsidR="009F263A" w:rsidRPr="0032299F" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+    <w:p w14:paraId="4948E1E3" w14:textId="77777777" w:rsidR="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Suva</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suva </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E92C4" w14:textId="77777777" w:rsidR="00C43F42" w:rsidRPr="0032299F" w:rsidRDefault="00C43F42" w:rsidP="00C43F42">
+    <w:p w14:paraId="0C0E92C4" w14:textId="77777777" w:rsidR="00C43F42" w:rsidRDefault="00C43F42" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C43F42">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Recherche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C43F42">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>médicale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="26211FC1" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="0032299F" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+    <w:p w14:paraId="26211FC1" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCBEB94" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="0032299F" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5FCBEB94" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+      <w:r w:rsidRPr="009F263A">
         <w:t>forschung@suva.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D197D02" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="0032299F" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="2D197D02" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="00884261" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCEF8A6" w14:textId="135C157B" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="009F263A">
+    <w:p w14:paraId="45DD9350" w14:textId="5663B65C" w:rsidR="005D6A00" w:rsidRPr="00FF155D" w:rsidRDefault="009F263A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Rapport final relatif à un projet de recherche</w:t>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Rapport final relatif à un projet de recherche soutenu par la Suva (PI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DD9350" w14:textId="584699FD" w:rsidR="005D6A00" w:rsidRPr="0032299F" w:rsidRDefault="009F263A">
+    <w:p w14:paraId="606938E1" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00FF155D" w:rsidRDefault="00884261" w:rsidP="00884261">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-FR"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="606938E1" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00884261" w:rsidP="00884261">
-[...20 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="3FB80141" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="00FF155D" w:rsidRDefault="0006232A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0006232A" w:rsidRPr="00FF155D">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="964" w:bottom="1134" w:left="1418" w:header="737" w:footer="680" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1114FB93" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="1114FB93" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00FF155D" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D03EB86" w14:textId="77777777" w:rsidR="00DF7C79" w:rsidRPr="0032299F" w:rsidRDefault="00DF7C79" w:rsidP="00EE0A7F">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="6D03EB86" w14:textId="77777777" w:rsidR="00DF7C79" w:rsidRPr="00FF155D" w:rsidRDefault="00DF7C79" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2836"/>
-        <w:gridCol w:w="6863"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="6296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w14:paraId="1EFA7975" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="1EFA7975" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F6B91" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="0095115C" w:rsidP="00A4183C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Nom du </w:t>
+          <w:p w14:paraId="4A6F6B91" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="0095115C" w:rsidP="00A4183C">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Intitulé</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>projet:</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> du </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>projet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7E6521" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="2F7E6521" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w14:paraId="60E9329D" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="60E9329D" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A124883" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0A124883" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A74763E" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="7A74763E" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w14:paraId="4D7A1C0A" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="4D7A1C0A" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D47A83E" w14:textId="5980ECD0" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="003A1F53" w:rsidP="0095115C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Principal </w:t>
+          <w:p w14:paraId="6D47A83E" w14:textId="5980ECD0" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="003A1F53" w:rsidP="0095115C">
+            <w:r>
+              <w:t>Principal Investigator (PI):</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710E5259" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="710E5259" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w14:paraId="28498401" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="28498401" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60928146" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="60928146" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F764BDE" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="6F764BDE" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w14:paraId="682C2927" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="682C2927" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2759D3AF" w14:textId="4F7C7407" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Partenaire de </w:t>
+          <w:p w14:paraId="2759D3AF" w14:textId="4F7C7407" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Partenaire</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>collaboration:</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>collaboration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1AB8B1" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="3C1AB8B1" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="10391F39" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="10391F39" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F021A2" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="77F021A2" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5247313F" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="5247313F" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="604810BC" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="604810BC" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F15695" w14:textId="6C3ADBE9" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51F15695" w14:textId="6C3ADBE9" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+            <w:r>
               <w:t xml:space="preserve">Subvention </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>accordée:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>accordée</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32938452" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="32938452" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="5D2205A9" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="5D2205A9" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6051A717" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6051A717" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3783FA31" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="3783FA31" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="50C6D24E" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="50C6D24E" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E7E347" w14:textId="5F26185E" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Montant </w:t>
+          <w:p w14:paraId="43E7E347" w14:textId="5F26185E" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Montant</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>sollicité:</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sollicité</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3206FA8D" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="3206FA8D" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="4F1F2207" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="4F1F2207" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6551AB2E" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6551AB2E" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0920EC8A" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="0920EC8A" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D222D3" w:rsidRPr="0032299F" w14:paraId="61E18208" w14:textId="77777777" w:rsidTr="00DF7C79">
+      <w:tr w:rsidR="00D222D3" w:rsidRPr="001C36FB" w14:paraId="61E18208" w14:textId="77777777" w:rsidTr="004D2255">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABD321A" w14:textId="48015A1A" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Durée de </w:t>
+          <w:p w14:paraId="1ABD321A" w14:textId="69AFC181" w:rsidR="00D222D3" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Durée</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-              <w:t>l</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidR="0032299F">
-[...3 lines deleted...]
-              <w:t>’</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>l’étude</w:t>
             </w:r>
-            <w:r w:rsidRPr="0032299F">
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6863" w:type="dxa"/>
+            <w:tcW w:w="6296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6737C731" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="0032299F" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
+          <w:p w14:paraId="6737C731" w14:textId="77777777" w:rsidR="00D222D3" w:rsidRPr="00067892" w:rsidRDefault="00D222D3" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0133A89F" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="0032299F" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="0133A89F" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D87B02" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="0032299F" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="35D87B02" w14:textId="77B51007" w:rsidR="0095115C" w:rsidRPr="00223966" w:rsidRDefault="00223966" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00223966">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Personne(s) chargée(s) de l’étude</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3540BAC3" w14:textId="19E8B9FB" w:rsidR="00773CA8" w:rsidRPr="0032299F" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="3540BAC3" w14:textId="19E8B9FB" w:rsidR="00773CA8" w:rsidRPr="00223966" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DEB87D0" w14:textId="77777777" w:rsidR="001F0A23" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="5DEB87D0" w14:textId="77777777" w:rsidR="001F0A23" w:rsidRPr="00223966" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0032299F">
+      <w:r w:rsidRPr="00223966">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Remarques:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2CDC0110" w14:textId="3011E252" w:rsidR="00D541BD" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="2CDC0110" w14:textId="5B74F74A" w:rsidR="00D541BD" w:rsidRPr="00FF155D" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Le rapport final doit être aussi court que possible et aussi long que nécessaire, et résumer le projet clôturé. Il doit être formulé de sorte à ce que même un lecteur néophyte puisse rapidement avoir une vue d’ensemble des objectifs de l’étude, de ses résultats et de ses conclusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08505635" w14:textId="77777777" w:rsidR="00E01034" w:rsidRPr="00FF155D" w:rsidRDefault="00E01034" w:rsidP="001F0A23">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F219C5B" w14:textId="77777777" w:rsidR="00182DD4" w:rsidRPr="00FF155D" w:rsidRDefault="00182DD4" w:rsidP="00EE0A7F">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08505635" w14:textId="77777777" w:rsidR="00E01034" w:rsidRPr="0032299F" w:rsidRDefault="00E01034" w:rsidP="001F0A23">
-[...17 lines deleted...]
-    <w:p w14:paraId="56459FB7" w14:textId="3EB35748" w:rsidR="006C50BD" w:rsidRPr="0032299F" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
+    <w:p w14:paraId="56459FB7" w14:textId="77777777" w:rsidR="006C50BD" w:rsidRPr="00FF155D" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ensemble du rapport (hors tableaux et illustrations) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725F2F6E" w14:textId="4384BCA3" w:rsidR="00D541BD" w:rsidRPr="00FF155D" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ensemble du rapport (hors tableaux et illustrations) </w:t>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>ne doit pas faire plus de deux ou trois pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725F2F6E" w14:textId="4384BCA3" w:rsidR="00D541BD" w:rsidRPr="0032299F" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="48AB820D" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="00FF155D" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A9068F" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="00FF155D" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="48AB820D" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="0032299F" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4D6D93FC" w14:textId="77777777" w:rsidR="003D2063" w:rsidRPr="00FF155D" w:rsidRDefault="003D2063">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76A9068F" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="0032299F" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="7FD30415" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="00FF155D" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6D93FC" w14:textId="77777777" w:rsidR="003D2063" w:rsidRPr="0032299F" w:rsidRDefault="003D2063">
-[...26 lines deleted...]
-    <w:p w14:paraId="5D509C27" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="0032299F" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="5D509C27" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="003D2063" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D2063">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Sommaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="78836E30" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="0032299F" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="78836E30" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65272876" w14:textId="12C05298" w:rsidR="0095115C" w:rsidRPr="0032299F" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
+    <w:p w14:paraId="65272876" w14:textId="12C05298" w:rsidR="0095115C" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>succincte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7FBFEED8" w14:textId="7BAE1218" w:rsidR="0095115C" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="0095115C">
+    <w:p w14:paraId="7FBFEED8" w14:textId="7BAE1218" w:rsidR="0095115C" w:rsidRDefault="00F462D1" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Résultats</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7ACA4BAE" w14:textId="50F1C4AA" w:rsidR="00F63DAC" w:rsidRPr="0032299F" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
+    <w:p w14:paraId="7ACA4BAE" w14:textId="50F1C4AA" w:rsidR="00F63DAC" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6E95253A" w14:textId="7EAC9DD3" w:rsidR="001F0A23" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="6E95253A" w14:textId="2A5FA0E7" w:rsidR="001F0A23" w:rsidRPr="00FF155D" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...28 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk34672307"/>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Importance des résultats de l’étude pour la S</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>uva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4760B039" w14:textId="199CDE48" w:rsidR="00F63DAC" w:rsidRPr="0032299F" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
+    <w:p w14:paraId="4760B039" w14:textId="199CDE48" w:rsidR="00F63DAC" w:rsidRDefault="00F63DAC" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Perspectives</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="32081D30" w14:textId="083A409F" w:rsidR="00F63DAC" w:rsidRPr="0032299F" w:rsidRDefault="004F4F24" w:rsidP="0095115C">
+    <w:p w14:paraId="32081D30" w14:textId="4D112E57" w:rsidR="00F63DAC" w:rsidRDefault="004F4F24" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...22 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Propositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d’amélioration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1448648C" w14:textId="1DCA6468" w:rsidR="00F63DAC" w:rsidRPr="0032299F" w:rsidRDefault="00A91FFC" w:rsidP="006C50BD">
+    <w:p w14:paraId="1448648C" w14:textId="1DCA6468" w:rsidR="00F63DAC" w:rsidRPr="0095115C" w:rsidRDefault="00A91FFC" w:rsidP="006C50BD">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>destinées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91FFC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>publiées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="013AD833" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00884261">
+    <w:p w14:paraId="013AD833" w14:textId="77777777" w:rsidR="00884261" w:rsidRDefault="00884261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4984CD28" w14:textId="3F504757" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00BF3B8F" w:rsidP="00884261">
+    <w:p w14:paraId="4984CD28" w14:textId="3F504757" w:rsidR="00884261" w:rsidRPr="00FF155D" w:rsidRDefault="00BF3B8F" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Description succincte du projet (max. 500 mots)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB3E17F" w14:textId="77777777" w:rsidR="00BF3B8F" w:rsidRPr="0032299F" w:rsidRDefault="00BF3B8F" w:rsidP="000E1816">
+    <w:p w14:paraId="2FB3E17F" w14:textId="77777777" w:rsidR="00BF3B8F" w:rsidRDefault="00BF3B8F" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Contexte théorique</w:t>
-      </w:r>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF3B8F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Contexte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF3B8F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF3B8F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>théorique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="06BF4CF4" w14:textId="31438298" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00BF3B8F" w:rsidP="000E1816">
+    <w:p w14:paraId="06BF4CF4" w14:textId="31438298" w:rsidR="00884261" w:rsidRDefault="00BF3B8F" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Problématique</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="05F5C63B" w14:textId="0C5507A9" w:rsidR="00F462D1" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="000E1816">
+    <w:p w14:paraId="05F5C63B" w14:textId="0C5507A9" w:rsidR="00F462D1" w:rsidRPr="00FF155D" w:rsidRDefault="00F462D1" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...7 lines deleted...]
-        <w:t>Utilité attendue pour la Suva/LAA</w:t>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Utilité attendue pour la Suva (LAA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A47D7D7" w14:textId="01AA230C" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00BF3B8F" w:rsidP="00B40D59">
+    <w:p w14:paraId="1A47D7D7" w14:textId="01AA230C" w:rsidR="00884261" w:rsidRPr="00F462D1" w:rsidRDefault="00BF3B8F" w:rsidP="00B40D59">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F462D1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>Méthodologie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="51302261" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="0032299F" w:rsidRDefault="000E1816" w:rsidP="000E1816">
+    <w:p w14:paraId="51302261" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="00A90656" w:rsidRDefault="000E1816" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA3C3D2" w14:textId="310EC811" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="00884261">
+    <w:p w14:paraId="3EA3C3D2" w14:textId="310EC811" w:rsidR="00884261" w:rsidRPr="009F70C4" w:rsidRDefault="00F462D1" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Résultats</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1F1DF0A5" w14:textId="69DF8F84" w:rsidR="009F70C4" w:rsidRPr="0032299F" w:rsidRDefault="00C429DD" w:rsidP="00C429DD">
+    <w:p w14:paraId="1F1DF0A5" w14:textId="1AE67F39" w:rsidR="009F70C4" w:rsidRPr="00E77F5F" w:rsidRDefault="009F70C4" w:rsidP="00E77F5F">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:hanging="1224"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Présentation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>synthétique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>résultats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77F5F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>obtenus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="06206F3D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="0032299F" w:rsidRDefault="000E1816" w:rsidP="000E1816">
+    <w:p w14:paraId="06206F3D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="00E77F5F" w:rsidRDefault="000E1816" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2558362D" w14:textId="6CBBD05D" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="00884261">
+    <w:p w14:paraId="2558362D" w14:textId="6CBBD05D" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00F462D1" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t>Discussion (max. 500 mots)</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (max. 500 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD0914" w14:textId="44625ACB" w:rsidR="00F462D1" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="000E1816">
+    <w:p w14:paraId="27CD0914" w14:textId="44625ACB" w:rsidR="00F462D1" w:rsidRPr="00FF155D" w:rsidRDefault="00F462D1" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...7 lines deleted...]
-        <w:t>Discussion des résultats obtenus à la lumière de la littérature existante</w:t>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Discussion des résultats à la lumière des ouvrages existants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3676A803" w14:textId="4842BF02" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00F462D1" w:rsidP="009F70C4">
+    <w:p w14:paraId="3676A803" w14:textId="4842BF02" w:rsidR="00884261" w:rsidRPr="00FF155D" w:rsidRDefault="00F462D1" w:rsidP="009F70C4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Conclusions et réponse à la problématique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1DB754" w14:textId="77777777" w:rsidR="009F70C4" w:rsidRPr="0032299F" w:rsidRDefault="009F70C4" w:rsidP="009F70C4">
+    <w:p w14:paraId="0A1DB754" w14:textId="77777777" w:rsidR="009F70C4" w:rsidRPr="00FF155D" w:rsidRDefault="009F70C4" w:rsidP="009F70C4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D281122" w14:textId="19364E49" w:rsidR="001F0A23" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="0D281122" w14:textId="01DA29AF" w:rsidR="001F0A23" w:rsidRPr="00FF155D" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...21 lines deleted...]
-        <w:t>étude pour la Suva/LAA</w:t>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Importance des résultats de l’étude pour la Suva (LAA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5525F647" w14:textId="32190635" w:rsidR="001F0A23" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="5525F647" w14:textId="77777777" w:rsidR="001F0A23" w:rsidRPr="00FF155D" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...35 lines deleted...]
-        <w:t>utilité réelle</w:t>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Évaluation de l’utilité attendue lors de la soumission de la demande et de l’utilité réelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B5F0B" w14:textId="77777777" w:rsidR="001F0A23" w:rsidRPr="0032299F" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
+    <w:p w14:paraId="5E2B5F0B" w14:textId="77777777" w:rsidR="001F0A23" w:rsidRPr="00FF155D" w:rsidRDefault="001F0A23" w:rsidP="001F0A23">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0118419A" w14:textId="2C65F316" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="009F70C4" w:rsidP="00884261">
+    <w:p w14:paraId="0118419A" w14:textId="2C65F316" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="009F70C4" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Perspectives</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="37261823" w14:textId="77777777" w:rsidR="009F70C4" w:rsidRPr="0032299F" w:rsidRDefault="009F70C4" w:rsidP="000E1816">
+    <w:p w14:paraId="37261823" w14:textId="77777777" w:rsidR="009F70C4" w:rsidRDefault="009F70C4" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nouvelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>problématiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>identifiées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5E2F0159" w14:textId="6F4A4005" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="0016222E" w:rsidP="0016222E">
+    <w:p w14:paraId="5E2F0159" w14:textId="6F4A4005" w:rsidR="00884261" w:rsidRPr="0016222E" w:rsidRDefault="0016222E" w:rsidP="0016222E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Études consécutives prévues ou possibles</w:t>
+        <w:t xml:space="preserve">Études </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>consécutives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prévues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possibles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CC0A26" w14:textId="77777777" w:rsidR="0016222E" w:rsidRPr="0032299F" w:rsidRDefault="0016222E" w:rsidP="0016222E">
+    <w:p w14:paraId="72CC0A26" w14:textId="77777777" w:rsidR="0016222E" w:rsidRPr="00DF7C79" w:rsidRDefault="0016222E" w:rsidP="0016222E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5398B6" w14:textId="5174D826" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="0016222E" w:rsidP="00884261">
+    <w:p w14:paraId="4C5398B6" w14:textId="3D10CA94" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="0016222E" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Propositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0016222E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’amélioration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2F505039" w14:textId="1191646D" w:rsidR="0016222E" w:rsidRPr="0032299F" w:rsidRDefault="0016222E" w:rsidP="0016222E">
+    <w:p w14:paraId="2F505039" w14:textId="77777777" w:rsidR="0016222E" w:rsidRPr="00FF155D" w:rsidRDefault="0016222E" w:rsidP="0016222E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk34679193"/>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Problèmes survenus au cours de l’étude</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7338E1F8" w14:textId="2C4D5F5D" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="0016222E" w:rsidP="0016222E">
+    <w:p w14:paraId="7338E1F8" w14:textId="2C4D5F5D" w:rsidR="00884261" w:rsidRPr="0016222E" w:rsidRDefault="0016222E" w:rsidP="0016222E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mesures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0016222E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prises</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="046B5248" w14:textId="77777777" w:rsidR="004F4F24" w:rsidRPr="0032299F" w:rsidRDefault="004F4F24" w:rsidP="004F4F24">
+    <w:p w14:paraId="046B5248" w14:textId="77777777" w:rsidR="004F4F24" w:rsidRPr="00DF7C79" w:rsidRDefault="004F4F24" w:rsidP="004F4F24">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184423EE" w14:textId="7C392F1F" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="00C522DB" w:rsidP="00DF7C79">
+    <w:p w14:paraId="184423EE" w14:textId="7C392F1F" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00C522DB" w:rsidP="00DF7C79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0032299F">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Informations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>destinées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>publiées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="09233024" w14:textId="58EDF004" w:rsidR="009D1D4E" w:rsidRPr="0032299F" w:rsidRDefault="009D1D4E" w:rsidP="009D1D4E">
+    <w:p w14:paraId="09233024" w14:textId="75728048" w:rsidR="009D1D4E" w:rsidRPr="00FF155D" w:rsidRDefault="009D1D4E" w:rsidP="009D1D4E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...21 lines deleted...]
-        <w:t>intégralité des textes)</w:t>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF155D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Manuscrits (avec soumission de l’intégralité des textes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F765995" w14:textId="1002EFB8" w:rsidR="00884261" w:rsidRPr="0032299F" w:rsidRDefault="009D1D4E" w:rsidP="009D1D4E">
+    <w:p w14:paraId="2F765995" w14:textId="1002EFB8" w:rsidR="00884261" w:rsidRDefault="009D1D4E" w:rsidP="009D1D4E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Exposés</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="55F91CE3" w14:textId="4045A99C" w:rsidR="007D7D44" w:rsidRPr="0032299F" w:rsidRDefault="007D7D44">
+    <w:p w14:paraId="367D9111" w14:textId="00879BA1" w:rsidR="00272FA3" w:rsidRDefault="00272FA3" w:rsidP="00884261">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F91CE3" w14:textId="1D85B080" w:rsidR="007D7D44" w:rsidRDefault="007D7D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007D7D44" w:rsidRPr="0032299F" w:rsidSect="00EE0A7F">
+    <w:sectPr w:rsidR="007D7D44" w:rsidSect="00EE0A7F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="964" w:bottom="1418" w:left="1418" w:header="1021" w:footer="794" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6938F350" w14:textId="77777777" w:rsidR="00EA6E11" w:rsidRDefault="00EA6E11">
+    <w:p w14:paraId="5BD8DBC0" w14:textId="77777777" w:rsidR="00865CE3" w:rsidRDefault="00865CE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BA65B1B" w14:textId="77777777" w:rsidR="00EA6E11" w:rsidRDefault="00EA6E11">
+    <w:p w14:paraId="43A6BED4" w14:textId="77777777" w:rsidR="00865CE3" w:rsidRDefault="00865CE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 45 Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 65 Medium">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LetterGothic">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="157A4058" w14:textId="33BED90D" w:rsidR="008019AF" w:rsidRPr="00BB7492" w:rsidRDefault="008019AF" w:rsidP="005D537E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="157A4058" w14:textId="322D1078" w:rsidR="008019AF" w:rsidRDefault="008019AF" w:rsidP="005D537E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
         <w:tab w:val="center" w:pos="4800"/>
         <w:tab w:val="right" w:pos="9500"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BB7492">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00BB7492">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BB7492">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D32A2" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BB7492">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> sur </w:t>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BB7492">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D32A2" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00A37676" w:rsidRPr="00BB7492">
+    <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
-        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="285CCAA2" w14:textId="2E5C1625" w:rsidR="008019AF" w:rsidRDefault="008B119A" w:rsidP="005D537E">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="285CCAA2" w14:textId="05DD90C2" w:rsidR="008019AF" w:rsidRDefault="008B119A" w:rsidP="005D537E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
         <w:tab w:val="left" w:pos="2600"/>
         <w:tab w:val="right" w:pos="9500"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="29"/>
       </w:rPr>
-      <w:t>AW-?</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="29"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62015C0A" w14:textId="77777777" w:rsidR="00EA6E11" w:rsidRDefault="00EA6E11">
+    <w:p w14:paraId="3BAACBB8" w14:textId="77777777" w:rsidR="00865CE3" w:rsidRDefault="00865CE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D344ED5" w14:textId="77777777" w:rsidR="00EA6E11" w:rsidRDefault="00EA6E11">
+    <w:p w14:paraId="5CF0E01A" w14:textId="77777777" w:rsidR="00865CE3" w:rsidRDefault="00865CE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BF02FD4" w14:textId="77777777" w:rsidR="008019AF" w:rsidRDefault="008019AF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="18679409" w14:textId="77777777" w:rsidR="008019AF" w:rsidRDefault="008019AF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17AF5439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2A1DC0"/>
     <w:lvl w:ilvl="0" w:tplc="B22A83D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punkt"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1437"/>
         </w:tabs>
         <w:ind w:left="227" w:firstLine="850"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5620,452 +5614,461 @@
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="454567885">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1997100869">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="640382856">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="914824174">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2004968738">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1004361867">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1300962737">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="837887816">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="854198843">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="772555257">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="585190876">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="728306628">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2081520179">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="602687950">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1218396131">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1704087750">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1440250524">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1113599002">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1807776157">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="584075772">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1721200081">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1558662370">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="249118627">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="958411133">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="946815501">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="405341428">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2633653">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1609435980">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="791634580">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1317103369">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="205023507">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1377241481">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1038163999">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2003464449">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="606498547">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="470291763">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="651131490">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2081830601">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1750038829">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="AutoTrayTATO" w:val="off"/>
     <w:docVar w:name="DokNameDeutsch" w:val="Bericht AVOR"/>
     <w:docVar w:name="DokNameFranz" w:val="Notice AVOR"/>
     <w:docVar w:name="DokNameItal" w:val="Nota AVOR"/>
     <w:docVar w:name="OhneGruss" w:val="Yes"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C40174"/>
     <w:rsid w:val="000010D6"/>
     <w:rsid w:val="00003E7F"/>
     <w:rsid w:val="0001015A"/>
     <w:rsid w:val="00027796"/>
     <w:rsid w:val="0006232A"/>
     <w:rsid w:val="00066573"/>
     <w:rsid w:val="00067892"/>
     <w:rsid w:val="00072B80"/>
     <w:rsid w:val="000858DA"/>
     <w:rsid w:val="00087D68"/>
     <w:rsid w:val="000A2072"/>
+    <w:rsid w:val="000B7B3A"/>
     <w:rsid w:val="000E1816"/>
     <w:rsid w:val="000E6D29"/>
     <w:rsid w:val="000F2CC4"/>
     <w:rsid w:val="000F7732"/>
     <w:rsid w:val="00103431"/>
     <w:rsid w:val="00116B82"/>
     <w:rsid w:val="001342AB"/>
     <w:rsid w:val="0016222E"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="00182DD4"/>
     <w:rsid w:val="001915B3"/>
     <w:rsid w:val="001B174C"/>
     <w:rsid w:val="001D0FCA"/>
     <w:rsid w:val="001F0A23"/>
     <w:rsid w:val="001F14C0"/>
     <w:rsid w:val="00203805"/>
     <w:rsid w:val="0021452E"/>
-    <w:rsid w:val="002309DB"/>
+    <w:rsid w:val="00223966"/>
     <w:rsid w:val="00237660"/>
     <w:rsid w:val="002462A3"/>
     <w:rsid w:val="0026498C"/>
     <w:rsid w:val="00272FA3"/>
     <w:rsid w:val="002B0464"/>
     <w:rsid w:val="002B11D8"/>
     <w:rsid w:val="002B5290"/>
     <w:rsid w:val="002D6DEE"/>
-    <w:rsid w:val="0032299F"/>
+    <w:rsid w:val="00321E90"/>
     <w:rsid w:val="00342616"/>
     <w:rsid w:val="00352E6A"/>
     <w:rsid w:val="0035742B"/>
     <w:rsid w:val="00395CD7"/>
     <w:rsid w:val="003A1F53"/>
     <w:rsid w:val="003A63F6"/>
+    <w:rsid w:val="003C2384"/>
     <w:rsid w:val="003C7964"/>
     <w:rsid w:val="003D2063"/>
     <w:rsid w:val="003E1846"/>
     <w:rsid w:val="003E7EBA"/>
     <w:rsid w:val="00425FB3"/>
     <w:rsid w:val="00456F2A"/>
     <w:rsid w:val="004A0231"/>
     <w:rsid w:val="004A2F42"/>
     <w:rsid w:val="004B0311"/>
+    <w:rsid w:val="004D2255"/>
     <w:rsid w:val="004D32A2"/>
     <w:rsid w:val="004D648B"/>
+    <w:rsid w:val="004E75DE"/>
     <w:rsid w:val="004F0F98"/>
     <w:rsid w:val="004F4F24"/>
     <w:rsid w:val="004F6693"/>
     <w:rsid w:val="005020C2"/>
     <w:rsid w:val="005168BF"/>
     <w:rsid w:val="005371F5"/>
     <w:rsid w:val="00567792"/>
     <w:rsid w:val="005A4F5D"/>
     <w:rsid w:val="005B3A00"/>
     <w:rsid w:val="005D537E"/>
     <w:rsid w:val="005D6A00"/>
     <w:rsid w:val="005D724B"/>
     <w:rsid w:val="005E157D"/>
     <w:rsid w:val="005E6EFB"/>
+    <w:rsid w:val="006231BD"/>
     <w:rsid w:val="00644893"/>
     <w:rsid w:val="006530D2"/>
     <w:rsid w:val="00671BD8"/>
     <w:rsid w:val="00680341"/>
     <w:rsid w:val="00697446"/>
     <w:rsid w:val="006A1AFD"/>
     <w:rsid w:val="006B1A93"/>
     <w:rsid w:val="006C50BD"/>
     <w:rsid w:val="006E035A"/>
     <w:rsid w:val="006E6061"/>
     <w:rsid w:val="00710200"/>
     <w:rsid w:val="00724EFB"/>
     <w:rsid w:val="00732075"/>
     <w:rsid w:val="007339A1"/>
     <w:rsid w:val="0073693A"/>
     <w:rsid w:val="00751BF5"/>
     <w:rsid w:val="00766056"/>
     <w:rsid w:val="0077260D"/>
     <w:rsid w:val="00773CA8"/>
     <w:rsid w:val="00787D72"/>
     <w:rsid w:val="0079153A"/>
     <w:rsid w:val="007A33CF"/>
     <w:rsid w:val="007D50C2"/>
     <w:rsid w:val="007D7D44"/>
     <w:rsid w:val="007E1E66"/>
+    <w:rsid w:val="007E739E"/>
     <w:rsid w:val="007F1959"/>
     <w:rsid w:val="008019AF"/>
     <w:rsid w:val="00804654"/>
     <w:rsid w:val="00806987"/>
     <w:rsid w:val="00810D8F"/>
     <w:rsid w:val="008265A6"/>
     <w:rsid w:val="00830B56"/>
+    <w:rsid w:val="00865CE3"/>
     <w:rsid w:val="0087663F"/>
     <w:rsid w:val="00884261"/>
     <w:rsid w:val="00891AF8"/>
     <w:rsid w:val="008B119A"/>
     <w:rsid w:val="008D6B95"/>
     <w:rsid w:val="008F2E30"/>
-    <w:rsid w:val="00900AA2"/>
     <w:rsid w:val="009166BC"/>
     <w:rsid w:val="00924C44"/>
     <w:rsid w:val="009251DA"/>
     <w:rsid w:val="0095115C"/>
     <w:rsid w:val="00951FBE"/>
     <w:rsid w:val="00955877"/>
     <w:rsid w:val="009B58A5"/>
     <w:rsid w:val="009D108B"/>
     <w:rsid w:val="009D1D4E"/>
     <w:rsid w:val="009F263A"/>
     <w:rsid w:val="009F6BFF"/>
     <w:rsid w:val="009F70C4"/>
     <w:rsid w:val="00A13E1C"/>
     <w:rsid w:val="00A37676"/>
     <w:rsid w:val="00A477A5"/>
     <w:rsid w:val="00A52D62"/>
     <w:rsid w:val="00A90656"/>
-    <w:rsid w:val="00A90796"/>
     <w:rsid w:val="00A91FFC"/>
     <w:rsid w:val="00AE3B16"/>
     <w:rsid w:val="00AE59E9"/>
     <w:rsid w:val="00B23989"/>
     <w:rsid w:val="00B64242"/>
     <w:rsid w:val="00B65546"/>
-    <w:rsid w:val="00B70133"/>
     <w:rsid w:val="00B731E1"/>
     <w:rsid w:val="00B94F7F"/>
-    <w:rsid w:val="00BB7492"/>
     <w:rsid w:val="00BD5A54"/>
     <w:rsid w:val="00BE11F2"/>
     <w:rsid w:val="00BE3D31"/>
     <w:rsid w:val="00BF3B8F"/>
     <w:rsid w:val="00C25631"/>
     <w:rsid w:val="00C40174"/>
-    <w:rsid w:val="00C429DD"/>
     <w:rsid w:val="00C43F42"/>
     <w:rsid w:val="00C465DC"/>
     <w:rsid w:val="00C522DB"/>
     <w:rsid w:val="00C65BDF"/>
+    <w:rsid w:val="00C76A6B"/>
     <w:rsid w:val="00C8299B"/>
     <w:rsid w:val="00C851F4"/>
     <w:rsid w:val="00CA57AC"/>
     <w:rsid w:val="00CB07A4"/>
     <w:rsid w:val="00CD2832"/>
     <w:rsid w:val="00CD5A85"/>
     <w:rsid w:val="00D17A40"/>
     <w:rsid w:val="00D222D3"/>
     <w:rsid w:val="00D541BD"/>
     <w:rsid w:val="00D66AF6"/>
     <w:rsid w:val="00D73209"/>
     <w:rsid w:val="00DA03A2"/>
     <w:rsid w:val="00DB6ED4"/>
-    <w:rsid w:val="00DC0E0D"/>
     <w:rsid w:val="00DC635F"/>
     <w:rsid w:val="00DF7C79"/>
     <w:rsid w:val="00E01034"/>
     <w:rsid w:val="00E32CD0"/>
     <w:rsid w:val="00E33A6C"/>
     <w:rsid w:val="00E454CB"/>
     <w:rsid w:val="00E5589A"/>
     <w:rsid w:val="00E77F5F"/>
     <w:rsid w:val="00EA6E11"/>
     <w:rsid w:val="00EB6415"/>
     <w:rsid w:val="00EE03A1"/>
     <w:rsid w:val="00EE0A7F"/>
     <w:rsid w:val="00EE1913"/>
+    <w:rsid w:val="00F14EEF"/>
     <w:rsid w:val="00F32D17"/>
     <w:rsid w:val="00F462D1"/>
     <w:rsid w:val="00F47C23"/>
     <w:rsid w:val="00F52F3D"/>
+    <w:rsid w:val="00F62F90"/>
     <w:rsid w:val="00F63DAC"/>
     <w:rsid w:val="00F74762"/>
     <w:rsid w:val="00F75E3F"/>
+    <w:rsid w:val="00F85447"/>
     <w:rsid w:val="00F925FB"/>
     <w:rsid w:val="00FA20C9"/>
     <w:rsid w:val="00FB2241"/>
     <w:rsid w:val="00FE3454"/>
+    <w:rsid w:val="00FF155D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F08239F"/>
   <w15:docId w15:val="{70D5E239-EAB5-4EB1-A684-4FC76A92646B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6833,74 +6836,74 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="682821445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7151,93 +7154,120 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\AMA.XSL" StyleName="AMA" Version="1"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87ECF1F1-48F6-4F24-8EBD-07B3E53342AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE2C6930-5671-4FEC-A919-724F1F5D2D49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{40f20d95-30f1-4757-92d7-5495691a0c29}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>225</Words>
-  <Characters>1424</Characters>
+  <Words>229</Words>
+  <Characters>1448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SUVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1646</CharactersWithSpaces>
+  <CharactersWithSpaces>1674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Anita Baggenstos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KennungTATO">
     <vt:lpwstr>basissuva</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SpracheTATO">
     <vt:lpwstr>D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="PWTATO">
     <vt:lpwstr>Falsch</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_SetDate">
+    <vt:lpwstr>2023-03-16T13:24:07Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_SiteId">
+    <vt:lpwstr>98616167-5668-4e66-acbf-925e81df8b00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_ActionId">
+    <vt:lpwstr>c4f9a840-8d81-4ec4-a4be-9eb063e5663e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
 </Properties>
 </file>