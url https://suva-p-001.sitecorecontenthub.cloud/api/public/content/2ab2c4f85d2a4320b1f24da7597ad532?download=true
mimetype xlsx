--- v0 (2025-10-12)
+++ v1 (2026-09-15)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\KKD\BC__Sprachenmanagement\pfy\_L1\En cours\WORD BEE\Corrections FXM\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://suvaprodcloud.sharepoint.com/teams/ALC/Shared Documents/ALCC/02 Fachgebiete/Batterieanlagen/Bleibatterien/Homepage/Änderungen Ecxel_20260901/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E33F6D-8EAE-4D7A-96A7-957064510B48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{448DB1C2-D7A1-4F7C-8E44-EEF917771510}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-1995" windowWidth="29040" windowHeight="17640" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H7" i="1" l="1"/>
@@ -275,51 +275,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
       <color rgb="FF666666"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -718,131 +718,131 @@
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <m:t>𝑔𝑎𝑧</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> correspond à 30 A. Le débit d’air à mettre en œuvre est de ce fait le suivant:</a:t>
+                <a:t> correspond à 30 A. Le débit d’air à mettre en œuvre à 25 °C est de ce fait le suivant:</a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑄</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 30 = 36 m</a:t>
+                <a:t> = 0,055 × 24 × 30 = 40 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" baseline="30000">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="1">
                   <a:solidFill>
                     <a:schemeClr val="accent2"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Chargeurs régulés</a:t>
+                <a:t>Chargeurs non régulés</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>La valeur </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:sSub>
@@ -1111,87 +1111,87 @@
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <m:t>𝑔𝑎𝑧</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> correspond à 0,4 × 100 = 40 A. Le débit d’air à mettre en œuvre est de ce fait le suivant: </a:t>
+                <a:t> correspond à 0,4 × 100 = 40 A. Le débit d’air à mettre en œuvre à 25°C est de ce fait le suivant: </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑄</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t> = </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>0,055 × 24 × 40 = 48 m</a:t>
+                <a:t>0,055 × 24 × 40 = 53 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" baseline="30000">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
@@ -1540,115 +1540,115 @@
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>_</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>𝑔𝑎𝑧</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> correspond à 30 A. Le débit d’air à mettre en œuvre est de ce fait le suivant:</a:t>
+                <a:t> correspond à 30 A. Le débit d’air à mettre en œuvre à 25 °C est de ce fait le suivant:</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t> 𝑄</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> = 0,055 × 24 × 30 = 36 m</a:t>
+                <a:t> = 0,055 × 24 × 30 = 40 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" baseline="30000">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="1">
                   <a:solidFill>
                     <a:schemeClr val="accent2"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Chargeurs régulés</a:t>
+                <a:t>Chargeurs non régulés</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>La valeur </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                   <a:solidFill>
@@ -1876,83 +1876,83 @@
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>_</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>𝑔𝑎𝑧</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t> correspond à 0,4 × 100 = 40 A. Le débit d’air à mettre en œuvre est de ce fait le suivant: </a:t>
+                <a:t> correspond à 0,4 × 100 = 40 A. Le débit d’air à mettre en œuvre à 25°C est de ce fait le suivant: </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>𝑄</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t> = </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>0,055 × 24 × 40 = 48 m</a:t>
+                <a:t>0,055 × 24 × 40 = 53 m</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" baseline="30000">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>/h.</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:endParaRPr lang="fr-CH" sz="900">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
@@ -2069,51 +2069,51 @@
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> = </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="1" i="1">
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                     </a:rPr>
                     <m:t>𝒗</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="1" i="0">
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                     </a:rPr>
                     <m:t>  </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="1100" b="1">
+                    <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>  </m:t>
                   </m:r>
@@ -2126,51 +2126,51 @@
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="1" i="1">
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="1100" b="1">
+                    <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>  </m:t>
                   </m:r>
@@ -2183,51 +2183,51 @@
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="1" i="1">
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="1100" b="1">
+                    <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>  </m:t>
                   </m:r>
@@ -2240,51 +2240,51 @@
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="1" i="1">
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="1100" b="1">
+                    <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="1100" b="1" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>  </m:t>
                   </m:r>
@@ -2497,94 +2497,94 @@
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝒒</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="1">
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="1100" b="0">
+                    <a:rPr lang="de-CH" sz="1100" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>=</m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="fr-CH" sz="1100" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>0,42 </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> 10</a:t>
               </a:r>
               <a:r>
@@ -2896,51 +2896,51 @@
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> = 0,055 </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
@@ -2975,51 +2975,51 @@
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
                     <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
@@ -3149,150 +3149,150 @@
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Dans les locaux de charge ou les postes de charge naturellement ventilés dont le volume libre est d’au moins 2,5 </a:t>
               </a:r>
               <a14:m>
                 <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>×</m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t> </m:t>
                   </m:r>
                   <m:r>
                     <a:rPr lang="fr-CH" sz="900" b="0" i="1">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:rPr>
                     <m:t>𝑄</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>[</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>m</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>³/</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>h</m:t>
                   </m:r>
                   <m:r>
                     <m:rPr>
                       <m:nor/>
                     </m:rPr>
-                    <a:rPr lang="de-CH" sz="900" b="0">
+                    <a:rPr lang="de-CH" sz="900" b="0" i="0">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:effectLst/>
                       <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <m:t>]</m:t>
                   </m:r>
                 </m:oMath>
               </a14:m>
               <a:r>
                 <a:rPr lang="fr-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>, une ventilation forcée n’est pas requise à moins que des raisons techniques ou d’hygiène de l’environnement particulières ne l’exigent.</a:t>
               </a:r>
             </a:p>
@@ -4954,378 +4954,385 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{707D0361-A97E-4DD8-86BA-D29BD7301885}">
   <dimension ref="A1:V39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="C3" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.90625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="5" width="10.90625" style="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="10.90625" style="1"/>
+    <col min="1" max="5" width="10.88671875" style="1"/>
+    <col min="6" max="6" width="11.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="1.77734375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="7.21875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="10.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="64.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:22" ht="25.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:22" ht="64.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:22" ht="25.8" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:22" ht="12" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="P3" s="2"/>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="K4" s="4">
         <v>100</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="K5" s="4">
         <v>30</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="2"/>
     </row>
-    <row r="6" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
     </row>
     <row r="7" spans="1:22" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="9">
         <f>K4*K5*0.055</f>
         <v>165</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22" ht="12" x14ac:dyDescent="0.25">
       <c r="G8" s="6"/>
       <c r="I8" s="7"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
     </row>
-    <row r="9" spans="1:22" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:22" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="9">
         <f>H7*28</f>
         <v>4620</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:22" ht="12" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:22" ht="12" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:1" ht="12" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Autor xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Autor>
     <Notizen xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
     <TaxCatchAll xmlns="d9df3362-45a6-4228-8e00-87b06067d131" xsi:nil="true"/>
+    <Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <Erstelltam xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_ xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006A48228AEEA84F4A9A7414C2AEB34FDD" ma:contentTypeVersion="21" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="4c53cc6d307fe618b23ca29d7c16478a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4a7dab22-db8a-4366-9891-41b50dba3fc1" xmlns:ns3="d9df3362-45a6-4228-8e00-87b06067d131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2752fe38abea27b78cbcb6a554e405a" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006A48228AEEA84F4A9A7414C2AEB34FDD" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7ce6d04bbde3f2dc88ac0dda3c9fe488">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4a7dab22-db8a-4366-9891-41b50dba3fc1" xmlns:ns3="d9df3362-45a6-4228-8e00-87b06067d131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde3c968d85fa48975742639fc180e4b" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
     <xsd:import namespace="d9df3362-45a6-4228-8e00-87b06067d131"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:Autor" minOccurs="0"/>
                 <xsd:element ref="ns2:Notizen" minOccurs="0"/>
+                <xsd:element ref="ns2:Erstelltam" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Eigenschaften der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="UI-Aktion der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a7dab22-db8a-4366-9891-41b50dba3fc1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -5377,72 +5384,96 @@
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Autor" ma:index="27" nillable="true" ma:displayName="Autor" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Autor">
+    <xsd:element name="Autor" ma:index="27" nillable="true" ma:displayName="Autor" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Autor">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Notizen" ma:index="28" nillable="true" ma:displayName="Notizen" ma:format="Dropdown" ma:internalName="Notizen">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Erstelltam" ma:index="29" nillable="true" ma:displayName="Erstellt am" ma:format="DateOnly" ma:internalName="Erstelltam">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" ma:index="31" nillable="true" ma:displayName="Übergabe-Fachgebiet - Dauer?" ma:format="Dropdown" ma:internalName="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" ma:index="32" nillable="true" ma:displayName="Pausieren oder zwingend notwendig" ma:format="Dropdown" ma:internalName="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9df3362-45a6-4228-8e00-87b06067d131" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1540e909-98be-4e00-94f5-55b0b55cc849}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9df3362-45a6-4228-8e00-87b06067d131">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -5545,105 +5576,89 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADD13AE4-A1C1-4652-9A69-A41394DC5E8C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACAC821-D26D-4CE0-A3AA-EBAF060904A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
     <ds:schemaRef ds:uri="d9df3362-45a6-4228-8e00-87b06067d131"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C11E4A-0572-48AA-BF1C-9FC4A65ED814}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADD13AE4-A1C1-4652-9A69-A41394DC5E8C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F884C7A4-C711-4596-81EF-4A2CD1197FA6}"/>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{98616167-5668-4e66-acbf-925e81df8b00}" enabled="0" method="" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" removed="1"/>
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schürmann Roland (RSC)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>