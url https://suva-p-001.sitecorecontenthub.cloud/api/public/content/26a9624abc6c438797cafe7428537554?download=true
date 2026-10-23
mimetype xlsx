--- v0 (2025-10-12)
+++ v1 (2026-10-23)
@@ -1,599 +1,3813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rsc\Documents\ALS\suva.ch\Berechnung Lüftung\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\FXM\fxm all\CLIENTS\SUVA\Luzern\Temp\Chrome\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B7F9AFF-388E-47C0-BC5E-532A50648804}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DBE1FDC-A54E-4B05-A0E6-A9A53CE304E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="2145" windowWidth="29040" windowHeight="17790" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{A38A477D-2F9D-4CD7-BDA7-6F0D76576444}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H5" i="1" l="1"/>
-  <c r="H7" i="1" s="1"/>
+  <c r="H7" i="1" l="1"/>
+  <c r="H9" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
-    <t>[n]</t>
+    <t>Misure di ventilazione per le batterie destinate alla trazione di veicoli elettrici</t>
+  </si>
+  <si>
+    <t>Numero di elementi della batteria</t>
+  </si>
+  <si>
+    <t>[𝑛]</t>
+  </si>
+  <si>
+    <t>Corrente che produce gas durante la fase di carica [mA/Ah capacità nominale]</t>
   </si>
   <si>
     <r>
-      <t>cm</t>
+      <t>[</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="11"/>
+        <i/>
+        <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Cambria"/>
+        <family val="1"/>
+      </rPr>
+      <t>I</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>2</t>
+      <t xml:space="preserve">𝑔𝑎𝑠 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> ]</t>
     </r>
   </si>
   <si>
-    <t>A =</t>
+    <t>Portata d’aria necessaria con ventilazione artificiale</t>
   </si>
   <si>
-    <t>Q =</t>
+    <t>𝑸 =</t>
   </si>
   <si>
     <r>
       <t>m</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
+        <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>/h</t>
     </r>
   </si>
   <si>
-    <t>Misure di ventilazione per le batterie destinate alla trazione di veicoli elettrici</t>
-[...10 lines deleted...]
-  <si>
     <t>Sezione delle aperture di ventilazione con ventilazione naturale</t>
   </si>
   <si>
+    <t>𝐴 =</t>
+  </si>
+  <si>
     <r>
-      <t>[I</t>
+      <t xml:space="preserve">cm </t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="subscript"/>
-        <sz val="11"/>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>Gas]</t>
+      <t>2</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="15"/>
-      <name val="Verdana"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20.5"/>
+      <color theme="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Cambria"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFD9D9D9"/>
+      <color rgb="FF666666"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7152</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>136769</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>426720</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>7621</xdr:rowOff>
     </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="Textfeld 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A28A67D8-976C-8608-43E8-1F4551078F81}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="7253772" y="1767449"/>
+              <a:ext cx="5646888" cy="4694312"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="180000" tIns="180000" rIns="180000" bIns="180000" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Determinazione della corrente che produce gas (I</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1" baseline="-25000">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>gas</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricatori regolati</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Viene impiegato un </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>caricatore regolato</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>con </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>valore caratteristico di uscita</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> e l’esatto valore della corrente di carica durante l’ultima fase di carica è chiaro e univoco? In questo caso, utilizzare tale valore come </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>per calcolare la portata di aria.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Il valore della corrente di carica durante l’ultima fase di carica non è conosciuto e si impiega un caricatore regolato multitensione? In questo caso, utilizzare per </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> la corrente di fine carica più alta che può fornire l’apparecchio.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Se non è noto questo valore, si prega di chiedere al fabbricante del caricatore qual è il valore della corrente di carica durante l’ultima fase di carica.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Esempio</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Una batteria piombo-acido da 48V composta da 24 elementi viene caricata da un caricatore regolato che fornisce una corrente di fine carica di massimo 30 A. Per</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> si può accettare il valore di 30 A. Per ottenere la portata volumetrica necessaria a 25 °C si calcola: </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑄</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = 0,055 × 24 × 30 = 40 m</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>/h.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricatori non regolati</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Quando si utilizzano caricatori non regolati, scegliere per </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> un valore del 40% della corrente di uscita nominale (</a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝐼𝑛</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>).  </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>= 0,4 × </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝐼𝑛</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> (A)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Esempio</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Una batteria piombo-acido da 48V composta da 24 elementi viene caricata da un caricatore non regolato che fornisce una potenza di uscita di 48V/100 A. Il valore per </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>equivale a 0,4 × 100 = 40 A. Per ottenere la portata volumetrica necessaria a 25 °C si calcola:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑄</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> = </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>0,055 × 24 × 40 = 53 m</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>/h.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="Textfeld 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A28A67D8-976C-8608-43E8-1F4551078F81}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="7253772" y="1767449"/>
+              <a:ext cx="5646888" cy="4694312"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="180000" tIns="180000" rIns="180000" bIns="180000" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Determinazione della corrente che produce gas (I</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1" baseline="-25000">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>gas</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricatori regolati</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Viene impiegato un </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>caricatore regolato</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>con </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>valore caratteristico di uscita</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> e l’esatto valore della corrente di carica durante l’ultima fase di carica è chiaro e univoco? In questo caso, utilizzare tale valore come </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>per calcolare la portata di aria.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Il valore della corrente di carica durante l’ultima fase di carica non è conosciuto e si impiega un caricatore regolato multitensione? In questo caso, utilizzare per </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> la corrente di fine carica più alta che può fornire l’apparecchio.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Se non è noto questo valore, si prega di chiedere al fabbricante del caricatore qual è il valore della corrente di carica durante l’ultima fase di carica.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Esempio</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Una batteria piombo-acido da 48V composta da 24 elementi viene caricata da un caricatore regolato che fornisce una corrente di fine carica di massimo 30 A. Per</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> si può accettare il valore di 30 A. Per ottenere la portata volumetrica necessaria a 25 °C si calcola: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t> 𝑄</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = 0,055 × 24 × 30 = 40 m</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>/h.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricatori non regolati</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Quando si utilizzano caricatori non regolati, scegliere per </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> un valore del 40% della corrente di uscita nominale (</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼𝑛</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>).  </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>= 0,4 × </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼𝑛</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> (A)</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Esempio</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Una batteria piombo-acido da 48V composta da 24 elementi viene caricata da un caricatore non regolato che fornisce una potenza di uscita di 48V/100 A. Il valore per </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>equivale a 0,4 × 100 = 40 A. Per ottenere la portata volumetrica necessaria a 25 °C si calcola:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑄</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> = </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>0,055 × 24 × 40 = 53 m</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>/h.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>14493</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>481</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>3967</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:to>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="Textfeld 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FBF99D-A331-19E6-8B55-0567979804E2}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14493" y="3551401"/>
+              <a:ext cx="6489334" cy="5066819"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="180000" tIns="180000" rIns="180000" bIns="180000" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Informazioni per il calcolo</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑸</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒗</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t>  ×  </m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒒</m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t> ×  </m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒔</m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t> ×  </m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒏</m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t> ×  </m:t>
+                  </m:r>
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑰</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒈𝒂𝒔</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> [m³/h]</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Dove:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑸</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>portata volumetrica in m³/h;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒗</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>coefficiente di diluizione del flusso di idrogeno: </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:f>
+                    <m:fPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:fPr>
+                    <m:num>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>100% − 4%</m:t>
+                      </m:r>
+                    </m:num>
+                    <m:den>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>4%</m:t>
+                      </m:r>
+                    </m:den>
+                  </m:f>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>=24</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒒</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t>=</m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>0,42 </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t>×</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> 10</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>-</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>³</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>a 0 °C idrogeno prodotto in m³/Ah; per i calcoli a 25 °C, il valore di </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑞</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> a 0 °C deve essere moltiplicato </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>per il fattore 1,0915; questo fattore è derivato dalla formula generale (</a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑇</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>+273)/273, dove </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑇</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> è la temperatura in °C;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒔</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>coefficiente di sicurezza generale = 5;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝒏</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>numero di celle;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑰</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝒈𝒂𝒔</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>corrente che produce gas per calcolare la portata di aria, v. sotto.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>L’equazione per calcolare la portata di aria può essere risolta come segue:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑄</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = 0,055 </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t> × </m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑛</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t> × </m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> [m³/h]</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>La formula si applica di principio a 25 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>°C, ma considerando il coefficiente di sicurezza può essere applicata </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>senza ulteriori </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>adeguamenti fino alla temperatura massima di esercizio della batteria.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>In vani di carica ventilati naturalmente o in punti di carica con una portata libera di almeno 2,5 </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t>×</m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t> </m:t>
+                  </m:r>
+                  <m:r>
+                    <a:rPr>
+                      <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                    </a:rPr>
+                    <m:t>𝑄</m:t>
+                  </m:r>
+                  <m:r>
+                    <m:rPr>
+                      <m:nor/>
+                    </m:rPr>
+                    <a:rPr i="0"/>
+                    <m:t>[m³/h]</m:t>
+                  </m:r>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>non è </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>necessaria una ventilazione forzata, a meno che particolari ragioni tecniche o di igiene ambientale non la richiedano.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricabatterie veloci</a:t>
+              </a:r>
+              <a:endParaRPr lang="it-CH" sz="1050" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Se si utilizzano caricabatterie veloci, occorre chiedere al fabbricante i valori specifici per </a:t>
+              </a:r>
+              <a14:m>
+                <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝐼</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <a:rPr>
+                          <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <m:t>𝑔𝑎𝑠</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:oMath>
+              </a14:m>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="Textfeld 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FBF99D-A331-19E6-8B55-0567979804E2}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14493" y="3551401"/>
+              <a:ext cx="6489334" cy="5066819"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="180000" tIns="180000" rIns="180000" bIns="180000" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="1050" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Informazioni per il calcolo</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑸</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒗"  ×  " 𝒒 " ×  " 𝒔 " ×  " 𝒏 " ×  </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="1" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>" </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑰</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="1" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒈𝒂𝒔</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> [m³/h]</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Dove:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑸</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>portata volumetrica in m³/h;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒗</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>coefficiente di diluizione del flusso di idrogeno: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:srgbClr val="836967"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>100% − 4%</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:srgbClr val="836967"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>)/(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>4%</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:srgbClr val="836967"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>)</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>=24</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒒</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>"=" </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>0,42 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>"×</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fr-CH" i="0"/>
+                <a:t>"</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> 10</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="30000">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>-</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>³</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>a 0 °C idrogeno prodotto in m³/Ah; per i calcoli a 25 °C, il valore di </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑞</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> a 0 °C deve essere moltiplicato </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>per il fattore 1,0915; questo fattore è derivato dalla formula generale (</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑇</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>+273)/273, dove </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑇</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> è la temperatura in °C;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒔</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>coefficiente di sicurezza generale = 5;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒏</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>numero di celle;</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑰</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="1" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝒈𝒂𝒔</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>: </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>corrente che produce gas per calcolare la portata di aria, v. sotto.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>L’equazione per calcolare la portata di aria può essere risolta come segue:</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑄</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> = 0,055 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>" × </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fr-CH" i="0"/>
+                <a:t>"</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑛</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>" × </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fr-CH" i="0"/>
+                <a:t>"</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> [m³/h]</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>La formula si applica di principio a 25 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>°C, ma considerando il coefficiente di sicurezza può essere applicata </a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+              </a:br>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>senza ulteriori </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FF0000"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>adeguamenti fino alla temperatura massima di esercizio della batteria.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>In vani di carica ventilati naturalmente o in punti di carica con una portata libera di almeno 2,5 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>"×" 𝑄"[m³/h]</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="fr-CH" i="0"/>
+                <a:t>"</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0">
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>non è </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>necessaria una ventilazione forzata, a meno che particolari ragioni tecniche o di igiene ambientale non la richiedano.</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:endParaRPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="1" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="accent2"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Caricabatterie veloci</a:t>
+              </a:r>
+              <a:endParaRPr lang="it-CH" sz="1050" b="1" i="0" u="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900" b="0" i="0" u="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Se si utilizzano caricabatterie veloci, occorre chiedere al fabbricante i valori specifici per </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐼</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="de-CH" sz="900" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>_</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑔𝑎𝑠</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="it-CH" sz="900">
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>39156</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>48946</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>490006</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>350619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{211BEC99-8C19-4C90-8455-565FFCA21140}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="39156" y="48946"/>
+          <a:ext cx="1212850" cy="301673"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>139366</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>15708</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="65" cy="172227"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Textfeld 1">
+        <xdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9F13175-050B-43D6-A59E-43877C287CC7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BBC3D7B-4F93-B9F4-4500-A6F1F5DE7157}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="66675" y="1809750"/>
-          <a:ext cx="4495800" cy="3228975"/>
+          <a:off x="5065629" y="2341813"/>
+          <a:ext cx="65" cy="172227"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...8 lines deleted...]
-        </a:ln>
+        <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="dk1"/>
+          <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:r>
-[...196 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="it-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Suva">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A5A5A5"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="666666"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8200"/>
       </a:accent2>
@@ -854,169 +4068,735 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{707D0361-A97E-4DD8-86BA-D29BD7301885}">
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:V39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="6" max="6" width="11.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="11.7109375" customWidth="1"/>
+    <col min="1" max="5" width="10.88671875" style="1"/>
+    <col min="6" max="6" width="11.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="5.5546875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="10.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:22" ht="64.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:22" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:22" ht="12" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="P3" s="2"/>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A4" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="4">
+        <v>24</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="4">
+        <v>30</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="2"/>
+    </row>
+    <row r="6" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+    </row>
+    <row r="7" spans="1:22" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="6"/>
-[...9 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="G7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="8"/>
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="H7" s="9">
+        <f>H4*H5*0.055</f>
+        <v>39.6</v>
       </c>
-      <c r="I2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="I7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="8"/>
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+    </row>
+    <row r="8" spans="1:22" ht="12" x14ac:dyDescent="0.25">
+      <c r="G8" s="6"/>
+      <c r="I8" s="7"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+    </row>
+    <row r="9" spans="1:22" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>8</v>
       </c>
-      <c r="I3" t="s">
+      <c r="G9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="9">
+        <f>H7*28</f>
+        <v>1108.8</v>
+      </c>
+      <c r="I9" s="10" t="s">
         <v>10</v>
       </c>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
     </row>
-    <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...13 lines deleted...]
-      </c>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
     </row>
-    <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="I6" s="1"/>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
     </row>
-    <row r="7" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      </c>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+    </row>
+    <row r="13" spans="1:22" ht="12" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+    </row>
+    <row r="17" spans="1:22" ht="12" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+    </row>
+    <row r="39" spans="1:1" ht="12" x14ac:dyDescent="0.25">
+      <c r="A39" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A3:G3"/>
+  <mergeCells count="3">
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:G5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101006A48228AEEA84F4A9A7414C2AEB34FDD" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7ce6d04bbde3f2dc88ac0dda3c9fe488">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4a7dab22-db8a-4366-9891-41b50dba3fc1" xmlns:ns3="d9df3362-45a6-4228-8e00-87b06067d131" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bde3c968d85fa48975742639fc180e4b" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
+    <xsd:import namespace="d9df3362-45a6-4228-8e00-87b06067d131"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:Autor" minOccurs="0"/>
+                <xsd:element ref="ns2:Notizen" minOccurs="0"/>
+                <xsd:element ref="ns2:Erstelltam" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Eigenschaften der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="UI-Aktion der einheitlichen Compliancerichtlinie" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a7dab22-db8a-4366-9891-41b50dba3fc1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5398598b-1692-41ba-b181-08e92b7f9036" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Autor" ma:index="27" nillable="true" ma:displayName="Autor" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Autor">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Notizen" ma:index="28" nillable="true" ma:displayName="Notizen" ma:format="Dropdown" ma:internalName="Notizen">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Erstelltam" ma:index="29" nillable="true" ma:displayName="Erstellt am" ma:format="DateOnly" ma:internalName="Erstelltam">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_" ma:index="31" nillable="true" ma:displayName="Übergabe-Fachgebiet - Dauer?" ma:format="Dropdown" ma:internalName="_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig" ma:index="32" nillable="true" ma:displayName="Pausieren oder zwingend notwendig" ma:format="Dropdown" ma:internalName="Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9df3362-45a6-4228-8e00-87b06067d131" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1540e909-98be-4e00-94f5-55b0b55cc849}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9df3362-45a6-4228-8e00-87b06067d131">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Autor xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Autor>
+    <Notizen xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d9df3362-45a6-4228-8e00-87b06067d131" xsi:nil="true"/>
+    <Pausieren_x0020_oder_x0020_zwingend_x0020_notwendig xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <Erstelltam xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+    <_x00dc_bergabe_x002d_Fachgebiet_x0020__x002d__x0020_Dauer_x003f_ xmlns="4a7dab22-db8a-4366-9891-41b50dba3fc1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADD13AE4-A1C1-4652-9A69-A41394DC5E8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53C5CBEB-D4A4-4FBE-9173-96B4FCA9C991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
+    <ds:schemaRef ds:uri="d9df3362-45a6-4228-8e00-87b06067d131"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACAC821-D26D-4CE0-A3AA-EBAF060904A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4a7dab22-db8a-4366-9891-41b50dba3fc1"/>
+    <ds:schemaRef ds:uri="d9df3362-45a6-4228-8e00-87b06067d131"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a7a56758-cff2-477b-bb1d-5b1675037bee}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schürmann Roland (RSC)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006A48228AEEA84F4A9A7414C2AEB34FDD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>