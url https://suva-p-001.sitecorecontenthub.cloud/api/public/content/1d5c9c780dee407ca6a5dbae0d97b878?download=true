--- v0 (2025-11-12)
+++ v1 (2026-04-05)
@@ -1,2364 +1,2579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DDB1C07" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="008B4F13" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="6DDB1C07" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:framePr w:w="1888" w:h="774" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9640" w:y="228"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:b/>
+          <w:color w:val="808080"/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:b/>
+          <w:color w:val="808080"/>
           <w:sz w:val="60"/>
         </w:rPr>
         <w:t>suva</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="09CF3707" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F">
+    </w:p>
+    <w:p w14:paraId="09CF3707" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRDefault="00EE0A7F">
       <w:pPr>
         <w:framePr w:w="1888" w:h="774" w:hRule="exact" w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9640" w:y="228"/>
         <w:spacing w:line="720" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006232A" w:rsidRPr="008B4F13" w14:paraId="2F9A9A5B" w14:textId="77777777">
+      <w:tr w:rsidR="0006232A" w14:paraId="2F9A9A5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D7EAC08" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="008B4F13" w:rsidRDefault="0006232A">
+          <w:p w14:paraId="6D7EAC08" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3375"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59205AD1" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="008B4F13" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="59205AD1" w14:textId="77777777" w:rsidR="0006232A" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4948E1E3" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="008B4F13" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+    <w:p w14:paraId="4948E1E3" w14:textId="77777777" w:rsidR="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4F13">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Suva </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E92C4" w14:textId="77777777" w:rsidR="00C43F42" w:rsidRPr="008B4F13" w:rsidRDefault="00C43F42" w:rsidP="00C43F42">
+    <w:p w14:paraId="0C0E92C4" w14:textId="77777777" w:rsidR="00C43F42" w:rsidRDefault="00C43F42" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00C43F42">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ricerca medica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26211FC1" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="008B4F13" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+    <w:p w14:paraId="26211FC1" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCBEB94" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="008B4F13" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
-      <w:r w:rsidRPr="008B4F13">
+    <w:p w14:paraId="5FCBEB94" w14:textId="77777777" w:rsidR="009F263A" w:rsidRPr="009F263A" w:rsidRDefault="009F263A" w:rsidP="00C43F42">
+      <w:r w:rsidRPr="009F263A">
         <w:t>forschung@suva.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D197D02" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="008B4F13" w:rsidRDefault="0006232A">
+    <w:p w14:paraId="2D197D02" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="00884261" w:rsidRDefault="0006232A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45DD9350" w14:textId="77777777" w:rsidR="005D6A00" w:rsidRPr="008B4F13" w:rsidRDefault="009F263A">
+    <w:p w14:paraId="45DD9350" w14:textId="77777777" w:rsidR="005D6A00" w:rsidRPr="00D3105D" w:rsidRDefault="009F263A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="0006232A" w:rsidRPr="008B4F13">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Richiesta di stanziamento di fondi per un progetto di ricerca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606938E1" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="00884261" w:rsidP="00884261">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB80141" w14:textId="77777777" w:rsidR="0006232A" w:rsidRPr="00D3105D" w:rsidRDefault="0006232A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0006232A" w:rsidRPr="00D3105D">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="964" w:bottom="1134" w:left="1418" w:header="737" w:footer="680" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1114FB93" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="1114FB93" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00D3105D" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D03EB86" w14:textId="77777777" w:rsidR="00DF7C79" w:rsidRPr="008B4F13" w:rsidRDefault="00DF7C79" w:rsidP="00EE0A7F">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D03EB86" w14:textId="77777777" w:rsidR="00DF7C79" w:rsidRPr="00D3105D" w:rsidRDefault="00DF7C79" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="11116" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="2836"/>
         <w:gridCol w:w="6863"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B4F13" w:rsidRPr="008B4F13" w14:paraId="1EFA7975" w14:textId="77777777" w:rsidTr="00AC2643">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="1EFA7975" w14:textId="77777777" w:rsidTr="00DF7C79">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6F6B91" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00A4183C">
-[...1 lines deleted...]
-              <w:t>Nome del progetto:</w:t>
+          <w:p w14:paraId="4A6F6B91" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="0095115C" w:rsidP="00A4183C">
+            <w:r>
+              <w:t>Nome del progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7E6521" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="2F7E6521" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B4F13" w:rsidRPr="008B4F13" w14:paraId="60E9329D" w14:textId="77777777" w:rsidTr="00AC2643">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="60E9329D" w14:textId="77777777" w:rsidTr="00DF7C79">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A124883" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
+          <w:p w14:paraId="0A124883" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A74763E" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="7A74763E" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B4F13" w:rsidRPr="008B4F13" w14:paraId="4D7A1C0A" w14:textId="77777777" w:rsidTr="00AC2643">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="4D7A1C0A" w14:textId="77777777" w:rsidTr="00DF7C79">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D47A83E" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="0095115C">
-[...1 lines deleted...]
-              <w:t>Richiedente / responsabile di progetto:</w:t>
+          <w:p w14:paraId="6D47A83E" w14:textId="5980ECD0" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="003A1F53" w:rsidP="0095115C">
+            <w:r>
+              <w:t>Principal Investigator/PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710E5259" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="710E5259" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B4F13" w:rsidRPr="008B4F13" w14:paraId="28498401" w14:textId="77777777" w:rsidTr="00AC2643">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="28498401" w14:textId="77777777" w:rsidTr="00DF7C79">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60928146" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
+          <w:p w14:paraId="60928146" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F764BDE" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="6F764BDE" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B4F13" w:rsidRPr="008B4F13" w14:paraId="682C2927" w14:textId="77777777" w:rsidTr="00AC2643">
+      <w:tr w:rsidR="00EE0A7F" w:rsidRPr="001C36FB" w14:paraId="682C2927" w14:textId="77777777" w:rsidTr="00DF7C79">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2759D3AF" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
+          <w:p w14:paraId="2759D3AF" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00DF7C79" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1AB8B1" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
+          <w:p w14:paraId="3C1AB8B1" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="00067892" w:rsidRDefault="00EE0A7F" w:rsidP="00A4183C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0133A89F" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRPr="008B4F13" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="0133A89F" w14:textId="77777777" w:rsidR="00EE0A7F" w:rsidRDefault="00EE0A7F" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D87B02" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="35D87B02" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF3CBC0" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="00F75E3F" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="4CF3CBC0" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="00F75E3F" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...97 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6054EE24" w14:textId="77777777" w:rsidR="00F75E3F" w:rsidRPr="008B4F13" w:rsidRDefault="00F75E3F" w:rsidP="00EE0A7F">
+        <w:t>Indicazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458678DE" w14:textId="77777777" w:rsidR="007709AB" w:rsidRPr="00D3105D" w:rsidRDefault="00C25631" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CDC0110" w14:textId="77777777" w:rsidR="00D541BD" w:rsidRPr="008B4F13" w:rsidRDefault="00D541BD" w:rsidP="00EE0A7F">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>La promozione della ricerca è basata sulle Condizioni generali (CG), consultabili al sito suva.ch, edizione settembre 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BD5F63" w14:textId="77777777" w:rsidR="007709AB" w:rsidRPr="00D3105D" w:rsidRDefault="007709AB" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F219C5B" w14:textId="77777777" w:rsidR="00182DD4" w:rsidRPr="008B4F13" w:rsidRDefault="00182DD4" w:rsidP="00EE0A7F">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1235D281" w14:textId="0E0EA920" w:rsidR="005F55F9" w:rsidRPr="00D3105D" w:rsidRDefault="005F55F9" w:rsidP="005F55F9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="177804DC" w14:textId="77777777" w:rsidR="00182DD4" w:rsidRPr="008B4F13" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Il piano dettagliato dei costi deve essere registrato in un foglio Excel separato (rapporto finanziario) e allegato alla domanda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D1E543" w14:textId="77777777" w:rsidR="00C25631" w:rsidRPr="00D3105D" w:rsidRDefault="00C25631" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6054EE24" w14:textId="77777777" w:rsidR="00F75E3F" w:rsidRPr="00D3105D" w:rsidRDefault="00F75E3F" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Il richiedente (ricercatore principale) deve provare la sua qualifica scientifica, solitamente tramite il dottorato. Sono possibili delle eccezioni che devono essere motivate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3540BAC3" w14:textId="19E8B9FB" w:rsidR="00773CA8" w:rsidRPr="00D3105D" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDC0110" w14:textId="77777777" w:rsidR="00D541BD" w:rsidRPr="00D3105D" w:rsidRDefault="00D541BD" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F219C5B" w14:textId="77777777" w:rsidR="00182DD4" w:rsidRPr="00D3105D" w:rsidRDefault="00182DD4" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177804DC" w14:textId="77777777" w:rsidR="00182DD4" w:rsidRPr="00D3105D" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4F13">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>L’intera richiesta, senza allegati,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725F2F6E" w14:textId="77777777" w:rsidR="00D541BD" w:rsidRPr="00D3105D" w:rsidRDefault="00D541BD" w:rsidP="00182DD4">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="76A9068F" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="008B4F13" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>non può superare il massimo di 20 pagine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AB820D" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="00D3105D" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D6D93FC" w14:textId="77777777" w:rsidR="003D2063" w:rsidRPr="008B4F13" w:rsidRDefault="003D2063">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A9068F" w14:textId="77777777" w:rsidR="00773CA8" w:rsidRPr="00D3105D" w:rsidRDefault="00773CA8" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6D93FC" w14:textId="77777777" w:rsidR="003D2063" w:rsidRPr="00D3105D" w:rsidRDefault="003D2063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4F13">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD30415" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+    <w:p w14:paraId="7FD30415" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="00D3105D" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D509C27" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D509C27" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="003D2063" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D2063">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="65272876" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+        <w:t>Svolgimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78836E30" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="00EE0A7F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65272876" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...3 lines deleted...]
-    <w:p w14:paraId="2A482EFB" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Breve descrizione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A482EFB" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Obiettivi e ipotesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3F0D2E" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+    <w:p w14:paraId="2E3F0D2E" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Lavori preliminari</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E967D1" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+    <w:p w14:paraId="43E967D1" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Disegno dello studio e metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C40890D" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+    <w:p w14:paraId="6C40890D" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Partecipanti al progetto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D6A68C" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+    <w:p w14:paraId="02D6A68C" w14:textId="77777777" w:rsidR="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Piano dei costi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBFEED8" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="0095115C">
+    <w:p w14:paraId="7FBFEED8" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="0095115C" w:rsidRDefault="0095115C" w:rsidP="0095115C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Allegato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013AD833" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261">
+    <w:p w14:paraId="013AD833" w14:textId="77777777" w:rsidR="00884261" w:rsidRDefault="00884261">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4984CD28" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00884261">
+    <w:p w14:paraId="4984CD28" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00884261" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Descrizione breve</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06BF4CF4" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+        <w:t>Breve descrizione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BF4CF4" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Titolo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F7EE46" w14:textId="458467A2" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="000E1816">
+    <w:p w14:paraId="73F7EE46" w14:textId="1A96FE83" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="003A1F53" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...12 lines deleted...]
-    <w:p w14:paraId="097CF822" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Principal Investigator (PI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097CF822" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Breve riassunto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A47D7D7" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="1A47D7D7" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Motivazione per lo stanziamento di fondi da parte della Suva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51302261" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="008B4F13" w:rsidRDefault="000E1816" w:rsidP="000E1816">
+    <w:p w14:paraId="51302261" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="00D3105D" w:rsidRDefault="000E1816" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EA3C3D2" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00884261">
+          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA3C3D2" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A90656">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B9C2E4D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Obiettivi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ipotesi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B9C2E4D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Obiettivi specifici</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A8FFBD" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="21A8FFBD" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Domande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B67BF3D" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="6B67BF3D" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ipotesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06206F3D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="008B4F13" w:rsidRDefault="000E1816" w:rsidP="000E1816">
+    <w:p w14:paraId="06206F3D" w14:textId="77777777" w:rsidR="000E1816" w:rsidRPr="00A90656" w:rsidRDefault="000E1816" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2558362D" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00884261">
+    <w:p w14:paraId="2558362D" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00A90656">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lavori preliminari</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44232CF8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="44232CF8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Letteratura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14811105" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="14811105" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lavori preliminari personali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3676A803" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="3676A803" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0118419A" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00884261">
+    <w:p w14:paraId="0118419A" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="0095115C" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Disegno dello studio e metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A996180" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="1A996180" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Disegno dello studio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093E39F4" w14:textId="77777777" w:rsidR="00C465DC" w:rsidRPr="008B4F13" w:rsidRDefault="00C25631" w:rsidP="008D6B95">
+    <w:p w14:paraId="093E39F4" w14:textId="77777777" w:rsidR="00C465DC" w:rsidRPr="00D3105D" w:rsidRDefault="00C25631" w:rsidP="008D6B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>Si tratta di una ricerca prospettica o di una ricerca retrospettiva?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB54FA" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="008B4F13" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+    <w:p w14:paraId="2CFB54FA" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="00D3105D" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="33420B70" w14:textId="5A27CCED" w:rsidR="00C465DC" w:rsidRPr="008B4F13" w:rsidRDefault="00787D72" w:rsidP="008D6B95">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647C0ACB" w14:textId="194D3444" w:rsidR="003F29F1" w:rsidRPr="00D3105D" w:rsidRDefault="00787D72" w:rsidP="008D6B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si tratta di una ricerca ai sensi dell’art. 2 cpv. 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>LRUm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
-[...2 lines deleted...]
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ricerca sulle malattie dell’essere umano nonché sulla struttura e sulla funzione del corpo umano, condotta: a. con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>persone;b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su persone decedute; c. su embrioni e feti; d. con materiale biologico; e. con dati sanitari personali)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F29F1" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1923E4" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="008B4F13" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+    <w:p w14:paraId="46EDBB75" w14:textId="77777777" w:rsidR="00744C52" w:rsidRPr="00D3105D" w:rsidRDefault="00744C52" w:rsidP="00744C52">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="07BD95F4" w14:textId="36E09CF0" w:rsidR="00C465DC" w:rsidRPr="008B4F13" w:rsidRDefault="007B795E" w:rsidP="008D6B95">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5834F0C1" w14:textId="77777777" w:rsidR="003F29F1" w:rsidRPr="00D3105D" w:rsidRDefault="003F29F1" w:rsidP="003F29F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33420B70" w14:textId="65EE6341" w:rsidR="00C465DC" w:rsidRPr="00D3105D" w:rsidRDefault="00787D72" w:rsidP="008D6B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:lang w:val="it-CH"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Si tratta di una ricerca clinica secondo l’art. 56 cpv. 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:lang w:val="it-CH"/>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>LRUm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B4F13">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in combinato disposto con l’art. 2 lett. a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B4F13">
-[...3 lines deleted...]
-        <w:t>i.r.c</w:t>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>OSRUm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B4F13">
-[...19 lines deleted...]
-      <w:r w:rsidR="00C465DC" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (definizione di «sperimentazione clinica»: </w:t>
+      </w:r>
+      <w:r w:rsidR="008A570A" w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="it-CH"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B4F13">
+          <w:iCs/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>un progetto di ricerca con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="it-CH"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6CE927E8" w14:textId="6066D1AC" w:rsidR="007B795E" w:rsidRPr="008B4F13" w:rsidRDefault="00C465DC" w:rsidP="008D6B95">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persone nel cui ambito è previsto di sottoporre le stesse a un intervento sanitario al fine di esaminarne gli effetti sulla salute o sulla struttura e sulla funzione del corpo umano)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293D5D68" w14:textId="77777777" w:rsidR="00744C52" w:rsidRPr="00D3105D" w:rsidRDefault="00744C52" w:rsidP="00744C52">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1923E4" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="00D3105D" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BD95F4" w14:textId="0562A04A" w:rsidR="00C465DC" w:rsidRPr="00D3105D" w:rsidRDefault="00C465DC" w:rsidP="008D6B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:lang w:val="it-CH"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>In caso di ricerca clinica: si prega di designare il promotore conformemente all’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:lang w:val="it-CH"/>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>OSRUm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="it-CH"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:iCs/>
-          <w:lang w:val="it-CH"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">definizione di promotore secondo l’art. 2 lett. d </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:iCs/>
-          <w:lang w:val="it-CH"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>OSRUm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:iCs/>
-          <w:lang w:val="it-CH"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007B795E" w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="it-CH"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="47ACCFB7" w14:textId="77777777" w:rsidR="007B795E" w:rsidRPr="008B4F13" w:rsidRDefault="007B795E" w:rsidP="007B795E">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona o istituzione con sede o rappresentanza in Svizzera che assume la responsabilità dell’organizzazione di una sperimentazione clinica, segnatamente dell’avvio, della gestione e del finanziamento della stessa in Svizzera)</w:t>
+      </w:r>
+      <w:r w:rsidR="00027796" w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323539D2" w14:textId="77777777" w:rsidR="00744C52" w:rsidRPr="00D3105D" w:rsidRDefault="00744C52" w:rsidP="00744C52">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F2E6DB3" w14:textId="3672CB2C" w:rsidR="00C465DC" w:rsidRPr="008B4F13" w:rsidRDefault="00C465DC" w:rsidP="008D6B95">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0282D632" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="00D3105D" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2E6DB3" w14:textId="77777777" w:rsidR="00C465DC" w:rsidRPr="00D3105D" w:rsidRDefault="00C465DC" w:rsidP="008D6B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Si dovranno utilizzare dati della Suva (dati personali nel campo di responsabilità della Suva)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFD724E" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="008B4F13" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+    <w:p w14:paraId="3EF7FB5D" w14:textId="77777777" w:rsidR="00744C52" w:rsidRPr="00D3105D" w:rsidRDefault="00744C52" w:rsidP="00744C52">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFD724E" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="00D3105D" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="033322C4" w14:textId="77777777" w:rsidR="00C465DC" w:rsidRPr="008B4F13" w:rsidRDefault="001F14C0" w:rsidP="008D6B95">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0499F90A" w14:textId="77C46D5B" w:rsidR="008565FA" w:rsidRDefault="001F14C0" w:rsidP="008565FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="993"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...3 lines deleted...]
-    <w:p w14:paraId="7C3008E2" w14:textId="77777777" w:rsidR="008D6B95" w:rsidRPr="008B4F13" w:rsidRDefault="008D6B95" w:rsidP="008D6B95">
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In caso affermativo: come si intende garantire che i dati personali vengano messi a disposizione del progetto solo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">anonimizzati? </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Chi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>anonimi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i dati?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFCF94C" w14:textId="77777777" w:rsidR="008565FA" w:rsidRDefault="008565FA" w:rsidP="008565FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A708467" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="243AC318" w14:textId="77777777" w:rsidR="008565FA" w:rsidRDefault="008565FA" w:rsidP="008565FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48132ED0" w14:textId="598A29A2" w:rsidR="008565FA" w:rsidRPr="00D3105D" w:rsidRDefault="008565FA" w:rsidP="00DB02C6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="993" w:hanging="993"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In che modo viene garantito il finanziamento globale? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Eventuali entrate supplementari devono essere indicate nel rapporto finanziario (vedi punto 6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Piano dei costi dettagliato).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C03488" w14:textId="77777777" w:rsidR="008565FA" w:rsidRPr="00D3105D" w:rsidRDefault="008565FA" w:rsidP="003F2474">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A0BEF4" w14:textId="1866759B" w:rsidR="008565FA" w:rsidRPr="008565FA" w:rsidRDefault="00884261" w:rsidP="008565FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Metodologia</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="299458E8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="299458E8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Statistica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B238EEE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="3B238EEE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tempistica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2F0159" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00B40FBC">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="5E2F0159" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="00884261">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...3 lines deleted...]
-        <w:ind w:left="992"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5398B6" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00884261">
+    <w:p w14:paraId="4C5398B6" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00884261" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Partecipanti al progetto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E164EBE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="3E164EBE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Responsabile dello studio / ricercatore principale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D79394" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="78D79394" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00DF7C79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pubblicazioni importanti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01459CB1" w14:textId="17D748A8" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    <w:p w14:paraId="01459CB1" w14:textId="230DF498" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Istituzioni partecipanti</w:t>
       </w:r>
-      <w:r w:rsidR="00D24FC4" w:rsidRPr="008B4F13">
-[...7 lines deleted...]
-    <w:p w14:paraId="6698D298" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    </w:p>
+    <w:p w14:paraId="6698D298" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...6 lines deleted...]
-    <w:p w14:paraId="0FD3F614" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+      <w:r w:rsidRPr="00DF7C79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>All’interno della Suva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD3F614" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...6 lines deleted...]
-    <w:p w14:paraId="51940893" w14:textId="3D79FC0F" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+      <w:r w:rsidRPr="00DF7C79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>All’esterno della Suva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51940893" w14:textId="75FB698F" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ricercatori partecipanti</w:t>
       </w:r>
-      <w:r w:rsidR="00D24FC4" w:rsidRPr="008B4F13">
-[...7 lines deleted...]
-    <w:p w14:paraId="3719C8CB" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+    </w:p>
+    <w:p w14:paraId="3719C8CB" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...6 lines deleted...]
-    <w:p w14:paraId="7338E1F8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="000E1816">
+      <w:r w:rsidRPr="00DF7C79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>All’interno della Suva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7338E1F8" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00DF7C79" w:rsidRDefault="00884261" w:rsidP="000E1816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:r w:rsidRPr="00DF7C79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>All’esterno della Suva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4136B8AB" w14:textId="77777777" w:rsidR="00DF7C79" w:rsidRDefault="00DF7C79">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...3 lines deleted...]
-        <w:ind w:left="992"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B575FF8" w14:textId="33AD9F09" w:rsidR="00884261" w:rsidRPr="00A36583" w:rsidRDefault="00697446" w:rsidP="00DF7C79">
+    <w:p w14:paraId="6B575FF8" w14:textId="1D9F4FE6" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00697446" w:rsidP="00DF7C79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...17 lines deleted...]
-        <w:contextualSpacing/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk139545641"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="25891DAC" w14:textId="77777777" w:rsidR="004F6693" w:rsidRPr="008B4F13" w:rsidRDefault="004F6693" w:rsidP="004F6693">
+        <w:t>Piano dei costi dettagliato</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6E96AD74" w14:textId="1AD22990" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="005F55F9" w:rsidP="007709AB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Un apposito foglio Excel (rapporto finanziario) deve essere allegato al modulo di richiesta con il budget totale. Le spese (costo effettivo del progetto / costo reale) sostenute durante l’attuazione del progetto devono essere riportate nella relazione sullo stato di avanzamento dei lavori e, al termine del progetto, devono essere ripartite per anno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25891DAC" w14:textId="77777777" w:rsidR="004F6693" w:rsidRPr="00D3105D" w:rsidRDefault="004F6693" w:rsidP="004F6693">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="184423EE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="00DF7C79">
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184423EE" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00806987" w:rsidRDefault="00884261" w:rsidP="00DF7C79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806987">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Allegato</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="09233024" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="004F6693">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="09233024" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="00884261" w:rsidP="004F6693">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pubblicazioni essenziali proprie citate come testo integrale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FA7DEA" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="004F6693">
+    <w:p w14:paraId="25FA7DEA" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="00884261" w:rsidP="004F6693">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Altre pubblicazioni essenziali citate come testo integrale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BD53A0" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="00884261" w:rsidP="004F6693">
+    <w:p w14:paraId="15BD53A0" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="00884261" w:rsidP="004F6693">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lettera di accompagnamento del direttore dell'istituzione che svolge la ricerca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3DDDE5" w14:textId="191F242B" w:rsidR="00884261" w:rsidRDefault="00884261" w:rsidP="004F6693">
+    <w:p w14:paraId="1B3DDDE5" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00A90656" w:rsidRDefault="00884261" w:rsidP="004F6693">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="992" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4F13">
-[...6 lines deleted...]
-    <w:p w14:paraId="5ABB3247" w14:textId="4A2A432D" w:rsidR="00DF09A6" w:rsidRDefault="00DF09A6" w:rsidP="00DF09A6">
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>responsabile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A90656">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di progetto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A57763A" w14:textId="77777777" w:rsidR="00395CD7" w:rsidRPr="00D3105D" w:rsidRDefault="00D541BD" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="525FE0A6" w14:textId="77777777" w:rsidR="00DF09A6" w:rsidRPr="008B4F13" w:rsidRDefault="00DF09A6" w:rsidP="00A36583">
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il richiedente prende atto e accetta che la Suva può sottoporre la sua richiesta, con gli allegati, a un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>reviewer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esterno per una valutazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385F8BC0" w14:textId="77777777" w:rsidR="009F6BFF" w:rsidRPr="00D3105D" w:rsidRDefault="009F6BFF" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
-          <w:tab w:val="left" w:pos="993"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6A57763A" w14:textId="77777777" w:rsidR="00395CD7" w:rsidRPr="008B4F13" w:rsidRDefault="00D541BD" w:rsidP="00884261">
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4481282E" w14:textId="0D33AA47" w:rsidR="009F6BFF" w:rsidRPr="00D3105D" w:rsidRDefault="009F6BFF" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="385F8BC0" w14:textId="77777777" w:rsidR="009F6BFF" w:rsidRPr="008B4F13" w:rsidRDefault="009F6BFF" w:rsidP="00884261">
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Il richiedente prende atto delle Condizioni generali per la promozione di progetti di ricerca, edizione dicembre 2022 (consultabili in tedesco al sito suva.ch), e le accetta in modo esplicito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EF47FA" w14:textId="77777777" w:rsidR="00D541BD" w:rsidRPr="00D3105D" w:rsidRDefault="00D541BD" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4481282E" w14:textId="7532D8E9" w:rsidR="009F6BFF" w:rsidRPr="008B4F13" w:rsidRDefault="009F6BFF" w:rsidP="00884261">
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA8FE70" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="00D3105D" w:rsidRDefault="0095115C" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="29EF47FA" w14:textId="77777777" w:rsidR="00D541BD" w:rsidRPr="008B4F13" w:rsidRDefault="00D541BD" w:rsidP="00884261">
+          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Firma richiedente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D35E680" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="00D3105D" w:rsidRDefault="0095115C" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5BA8FE70" w14:textId="77777777" w:rsidR="00884261" w:rsidRPr="008B4F13" w:rsidRDefault="0095115C" w:rsidP="00884261">
+          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Firma direttore istituto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D8B836" w14:textId="77777777" w:rsidR="0095115C" w:rsidRPr="00D3105D" w:rsidRDefault="0095115C" w:rsidP="00884261">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B4F13">
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3105D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:b/>
+          <w:lang w:val="it-IT" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Luogo, data</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0095115C" w:rsidRPr="008B4F13" w:rsidSect="00EE0A7F">
+    <w:sectPr w:rsidR="0095115C" w:rsidRPr="00D3105D" w:rsidSect="00EE0A7F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="964" w:bottom="1418" w:left="1418" w:header="1021" w:footer="794" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB8E308" w14:textId="77777777" w:rsidR="006E035A" w:rsidRDefault="006E035A">
+    <w:p w14:paraId="5B394937" w14:textId="77777777" w:rsidR="00260418" w:rsidRDefault="00260418">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45FB05FD" w14:textId="77777777" w:rsidR="006E035A" w:rsidRDefault="006E035A">
+    <w:p w14:paraId="787D4F29" w14:textId="77777777" w:rsidR="00260418" w:rsidRDefault="00260418">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2394,320 +2609,323 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LetterGothic">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="157A4058" w14:textId="026CA9F0" w:rsidR="008019AF" w:rsidRDefault="008019AF" w:rsidP="005D537E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="157A4058" w14:textId="33BED90D" w:rsidR="008019AF" w:rsidRDefault="008019AF" w:rsidP="005D537E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
         <w:tab w:val="center" w:pos="4800"/>
         <w:tab w:val="right" w:pos="9500"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...4 lines deleted...]
-      <w:tab/>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A4B5E">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> di </w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A4B5E">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="285CCAA2" w14:textId="49E2287B" w:rsidR="008019AF" w:rsidRDefault="008B119A" w:rsidP="005D537E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="285CCAA2" w14:textId="6C7F0CCE" w:rsidR="008019AF" w:rsidRDefault="008B119A" w:rsidP="005D537E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
         <w:tab w:val="left" w:pos="2600"/>
         <w:tab w:val="right" w:pos="9500"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
-      </w:rPr>
-      <w:t>AW-995i/</w:t>
+        <w:szCs w:val="29"/>
+      </w:rPr>
+      <w:t>AW-995i/B/</w:t>
     </w:r>
-    <w:r w:rsidR="00DF09A6">
+    <w:r w:rsidR="00D3105D">
       <w:rPr>
         <w:sz w:val="16"/>
-      </w:rPr>
-      <w:t>21.07.2023</w:t>
+        <w:szCs w:val="29"/>
+      </w:rPr>
+      <w:t>05.02.2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
+        <w:szCs w:val="29"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:ins w:id="0" w:author="Roos Sandra (ROO)" w:date="2023-07-21T08:12:00Z">
-[...6 lines deleted...]
-    </w:ins>
     <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="29"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="29"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A4B5E">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> di </w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008019AF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004A4B5E">
+    <w:r w:rsidR="004D32A2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A37676">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="541416A4" w14:textId="77777777" w:rsidR="006E035A" w:rsidRDefault="006E035A">
+    <w:p w14:paraId="3C195BAD" w14:textId="77777777" w:rsidR="00260418" w:rsidRDefault="00260418">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AE916E2" w14:textId="77777777" w:rsidR="006E035A" w:rsidRDefault="006E035A">
+    <w:p w14:paraId="0503A645" w14:textId="77777777" w:rsidR="00260418" w:rsidRDefault="00260418">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BF02FD4" w14:textId="77777777" w:rsidR="008019AF" w:rsidRDefault="008019AF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="18679409" w14:textId="77777777" w:rsidR="008019AF" w:rsidRDefault="008019AF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17AF5439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2A1DC0"/>
     <w:lvl w:ilvl="0" w:tplc="B22A83D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punkt"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1437"/>
         </w:tabs>
         <w:ind w:left="227" w:firstLine="850"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4819,410 +5037,451 @@
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1654674131">
+  <w:num w:numId="1" w16cid:durableId="954942943">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1349406288">
+  <w:num w:numId="2" w16cid:durableId="486822578">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1587806449">
+  <w:num w:numId="3" w16cid:durableId="724646854">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="940843404">
+  <w:num w:numId="4" w16cid:durableId="2038122623">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1502888810">
+  <w:num w:numId="5" w16cid:durableId="1657684627">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="828057290">
+  <w:num w:numId="6" w16cid:durableId="418601337">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="851844947">
+  <w:num w:numId="7" w16cid:durableId="1657566431">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="539324891">
+  <w:num w:numId="8" w16cid:durableId="1128742501">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="857353377">
+  <w:num w:numId="9" w16cid:durableId="2072921800">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="954483578">
+  <w:num w:numId="10" w16cid:durableId="1891838541">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="363138982">
+  <w:num w:numId="11" w16cid:durableId="850678589">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="662468284">
+  <w:num w:numId="12" w16cid:durableId="1721589692">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="198980797">
+  <w:num w:numId="13" w16cid:durableId="654460076">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="548109964">
+  <w:num w:numId="14" w16cid:durableId="1516842490">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="384379337">
+  <w:num w:numId="15" w16cid:durableId="1729719878">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1669476905">
+  <w:num w:numId="16" w16cid:durableId="1628119617">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="67197093">
+  <w:num w:numId="17" w16cid:durableId="418601357">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="894702837">
+  <w:num w:numId="18" w16cid:durableId="1161315086">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1695113130">
+  <w:num w:numId="19" w16cid:durableId="442499437">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="316109738">
+  <w:num w:numId="20" w16cid:durableId="1927373681">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="819157019">
+  <w:num w:numId="21" w16cid:durableId="712268583">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1097019371">
+  <w:num w:numId="22" w16cid:durableId="1117020628">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="950547034">
+  <w:num w:numId="23" w16cid:durableId="626546013">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1820071769">
+  <w:num w:numId="24" w16cid:durableId="872159771">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="974339119">
+  <w:num w:numId="25" w16cid:durableId="477577019">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1827937882">
+  <w:num w:numId="26" w16cid:durableId="946816934">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="709183708">
+  <w:num w:numId="27" w16cid:durableId="1351759640">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="65495587">
+  <w:num w:numId="28" w16cid:durableId="1990816164">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="865026600">
+  <w:num w:numId="29" w16cid:durableId="508641822">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="234513472">
+  <w:num w:numId="30" w16cid:durableId="719943135">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="0"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="AutoTrayTATO" w:val="off"/>
+    <w:docVar w:name="dgnword-docGUID" w:val="{212279C1-8770-4AE1-B8C4-1598CD76878B}"/>
+    <w:docVar w:name="dgnword-eventsink" w:val="1965855929792"/>
     <w:docVar w:name="DokNameDeutsch" w:val="Bericht AVOR"/>
     <w:docVar w:name="DokNameFranz" w:val="Notice AVOR"/>
     <w:docVar w:name="DokNameItal" w:val="Nota AVOR"/>
     <w:docVar w:name="OhneGruss" w:val="Yes"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C40174"/>
     <w:rsid w:val="000010D6"/>
     <w:rsid w:val="00003E7F"/>
     <w:rsid w:val="0001015A"/>
+    <w:rsid w:val="00017910"/>
+    <w:rsid w:val="00024DE8"/>
     <w:rsid w:val="00027796"/>
     <w:rsid w:val="0006232A"/>
     <w:rsid w:val="00066573"/>
     <w:rsid w:val="00067892"/>
     <w:rsid w:val="00072B80"/>
     <w:rsid w:val="000858DA"/>
     <w:rsid w:val="00087D68"/>
     <w:rsid w:val="000A2072"/>
+    <w:rsid w:val="000A4DD7"/>
     <w:rsid w:val="000E1816"/>
     <w:rsid w:val="000E6D29"/>
     <w:rsid w:val="000F2CC4"/>
     <w:rsid w:val="000F7732"/>
     <w:rsid w:val="00103431"/>
     <w:rsid w:val="001342AB"/>
+    <w:rsid w:val="00156B5A"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="00182DD4"/>
     <w:rsid w:val="001915B3"/>
+    <w:rsid w:val="001A333B"/>
     <w:rsid w:val="001B174C"/>
     <w:rsid w:val="001D0FCA"/>
     <w:rsid w:val="001F14C0"/>
+    <w:rsid w:val="00203805"/>
     <w:rsid w:val="0021452E"/>
     <w:rsid w:val="00237660"/>
     <w:rsid w:val="002462A3"/>
+    <w:rsid w:val="00260418"/>
+    <w:rsid w:val="00263DD8"/>
     <w:rsid w:val="0026498C"/>
+    <w:rsid w:val="00272FA3"/>
+    <w:rsid w:val="00274B61"/>
     <w:rsid w:val="002B0464"/>
     <w:rsid w:val="002B11D8"/>
     <w:rsid w:val="002B5290"/>
+    <w:rsid w:val="002C195D"/>
+    <w:rsid w:val="002D56A6"/>
     <w:rsid w:val="002D6DEE"/>
+    <w:rsid w:val="00314FD3"/>
     <w:rsid w:val="0035742B"/>
     <w:rsid w:val="00395CD7"/>
-    <w:rsid w:val="003A216A"/>
+    <w:rsid w:val="003A1F53"/>
     <w:rsid w:val="003A63F6"/>
     <w:rsid w:val="003C7964"/>
     <w:rsid w:val="003D2063"/>
+    <w:rsid w:val="003E1846"/>
     <w:rsid w:val="003E7EBA"/>
+    <w:rsid w:val="003F2474"/>
+    <w:rsid w:val="003F29F1"/>
     <w:rsid w:val="00456F2A"/>
+    <w:rsid w:val="004603F7"/>
     <w:rsid w:val="004A0231"/>
     <w:rsid w:val="004A2F42"/>
-    <w:rsid w:val="004A4B5E"/>
+    <w:rsid w:val="004C0409"/>
+    <w:rsid w:val="004D32A2"/>
     <w:rsid w:val="004D648B"/>
     <w:rsid w:val="004F0F98"/>
     <w:rsid w:val="004F6693"/>
     <w:rsid w:val="005020C2"/>
     <w:rsid w:val="005168BF"/>
-    <w:rsid w:val="00517485"/>
     <w:rsid w:val="005371F5"/>
     <w:rsid w:val="00567792"/>
     <w:rsid w:val="005A4F5D"/>
     <w:rsid w:val="005B3A00"/>
     <w:rsid w:val="005D537E"/>
     <w:rsid w:val="005D6A00"/>
     <w:rsid w:val="005D724B"/>
     <w:rsid w:val="005E157D"/>
+    <w:rsid w:val="005F55F9"/>
+    <w:rsid w:val="0063261B"/>
     <w:rsid w:val="00644893"/>
     <w:rsid w:val="006530D2"/>
     <w:rsid w:val="00671BD8"/>
     <w:rsid w:val="00680341"/>
+    <w:rsid w:val="006818EB"/>
     <w:rsid w:val="00697446"/>
+    <w:rsid w:val="006A1AFD"/>
     <w:rsid w:val="006B1A93"/>
+    <w:rsid w:val="006D2060"/>
     <w:rsid w:val="006E035A"/>
     <w:rsid w:val="006E6061"/>
+    <w:rsid w:val="007221F1"/>
     <w:rsid w:val="00724EFB"/>
     <w:rsid w:val="00732075"/>
     <w:rsid w:val="007339A1"/>
+    <w:rsid w:val="00744C52"/>
     <w:rsid w:val="00766056"/>
+    <w:rsid w:val="007709AB"/>
     <w:rsid w:val="0077260D"/>
     <w:rsid w:val="00773CA8"/>
     <w:rsid w:val="00787D72"/>
     <w:rsid w:val="0079153A"/>
-    <w:rsid w:val="007A145F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B795E"/>
+    <w:rsid w:val="007C0E61"/>
     <w:rsid w:val="007D50C2"/>
     <w:rsid w:val="007E1E66"/>
     <w:rsid w:val="007F1959"/>
     <w:rsid w:val="008019AF"/>
     <w:rsid w:val="00806987"/>
     <w:rsid w:val="00810D8F"/>
-    <w:rsid w:val="00814CC9"/>
     <w:rsid w:val="008265A6"/>
     <w:rsid w:val="00830B56"/>
+    <w:rsid w:val="00830FA9"/>
+    <w:rsid w:val="00840EAC"/>
+    <w:rsid w:val="008565FA"/>
     <w:rsid w:val="0087663F"/>
     <w:rsid w:val="00884261"/>
     <w:rsid w:val="00891AF8"/>
+    <w:rsid w:val="00897DFD"/>
+    <w:rsid w:val="008A246A"/>
+    <w:rsid w:val="008A570A"/>
     <w:rsid w:val="008B119A"/>
-    <w:rsid w:val="008B4F13"/>
-    <w:rsid w:val="008D54F6"/>
+    <w:rsid w:val="008C7CA9"/>
     <w:rsid w:val="008D6B95"/>
     <w:rsid w:val="008F2E30"/>
+    <w:rsid w:val="00915F1C"/>
     <w:rsid w:val="009166BC"/>
     <w:rsid w:val="009251DA"/>
+    <w:rsid w:val="009315E2"/>
+    <w:rsid w:val="00935422"/>
     <w:rsid w:val="0095115C"/>
     <w:rsid w:val="00951FBE"/>
     <w:rsid w:val="00955877"/>
+    <w:rsid w:val="00962864"/>
+    <w:rsid w:val="009A39D2"/>
     <w:rsid w:val="009B58A5"/>
     <w:rsid w:val="009D108B"/>
+    <w:rsid w:val="009D5B50"/>
     <w:rsid w:val="009F263A"/>
     <w:rsid w:val="009F6BFF"/>
     <w:rsid w:val="00A13E1C"/>
-    <w:rsid w:val="00A319D3"/>
-    <w:rsid w:val="00A36583"/>
     <w:rsid w:val="00A37676"/>
     <w:rsid w:val="00A477A5"/>
     <w:rsid w:val="00A52D62"/>
-    <w:rsid w:val="00AC2643"/>
-    <w:rsid w:val="00AD7A35"/>
+    <w:rsid w:val="00A711F2"/>
+    <w:rsid w:val="00A87D74"/>
+    <w:rsid w:val="00A90656"/>
+    <w:rsid w:val="00A9211D"/>
+    <w:rsid w:val="00AB2673"/>
     <w:rsid w:val="00AE3B16"/>
     <w:rsid w:val="00B23989"/>
-    <w:rsid w:val="00B40FBC"/>
+    <w:rsid w:val="00B246F7"/>
     <w:rsid w:val="00B64242"/>
     <w:rsid w:val="00B65546"/>
     <w:rsid w:val="00B731E1"/>
     <w:rsid w:val="00B94F7F"/>
     <w:rsid w:val="00BD5A54"/>
     <w:rsid w:val="00BE11F2"/>
     <w:rsid w:val="00BE3D31"/>
+    <w:rsid w:val="00BE606A"/>
     <w:rsid w:val="00C25631"/>
+    <w:rsid w:val="00C35578"/>
     <w:rsid w:val="00C40174"/>
+    <w:rsid w:val="00C41548"/>
     <w:rsid w:val="00C43F42"/>
     <w:rsid w:val="00C465DC"/>
     <w:rsid w:val="00C65BDF"/>
     <w:rsid w:val="00C8299B"/>
     <w:rsid w:val="00C851F4"/>
     <w:rsid w:val="00CA57AC"/>
     <w:rsid w:val="00CB07A4"/>
+    <w:rsid w:val="00CC1377"/>
+    <w:rsid w:val="00CC2522"/>
     <w:rsid w:val="00CD2832"/>
     <w:rsid w:val="00D17A40"/>
-    <w:rsid w:val="00D24FC4"/>
+    <w:rsid w:val="00D3105D"/>
+    <w:rsid w:val="00D47DA4"/>
+    <w:rsid w:val="00D504ED"/>
     <w:rsid w:val="00D541BD"/>
     <w:rsid w:val="00D73209"/>
     <w:rsid w:val="00DA03A2"/>
+    <w:rsid w:val="00DB02C6"/>
     <w:rsid w:val="00DB6ED4"/>
     <w:rsid w:val="00DC635F"/>
-    <w:rsid w:val="00DF09A6"/>
+    <w:rsid w:val="00DD7EC1"/>
     <w:rsid w:val="00DF7C79"/>
     <w:rsid w:val="00E33A6C"/>
     <w:rsid w:val="00E454CB"/>
     <w:rsid w:val="00E5589A"/>
+    <w:rsid w:val="00E74CF5"/>
+    <w:rsid w:val="00E922F7"/>
     <w:rsid w:val="00EB6415"/>
     <w:rsid w:val="00EE03A1"/>
     <w:rsid w:val="00EE0A7F"/>
     <w:rsid w:val="00EE1913"/>
     <w:rsid w:val="00F32D17"/>
+    <w:rsid w:val="00F34E15"/>
+    <w:rsid w:val="00F51A0B"/>
     <w:rsid w:val="00F52F3D"/>
     <w:rsid w:val="00F74762"/>
     <w:rsid w:val="00F75E3F"/>
     <w:rsid w:val="00F925FB"/>
     <w:rsid w:val="00FA20C9"/>
     <w:rsid w:val="00FB2241"/>
+    <w:rsid w:val="00FB7D32"/>
+    <w:rsid w:val="00FE235E"/>
     <w:rsid w:val="00FE3454"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F08239F"/>
   <w15:docId w15:val="{70D5E239-EAB5-4EB1-A684-4FC76A92646B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5859,77 +6118,77 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="113" w:hanging="113"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica 65 Medium" w:hAnsi="Helvetica 65 Medium"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="008019AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5670"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="00A52D62"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="00A52D62"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="it-IT" w:eastAsia="de-DE"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:rsid w:val="00EE0A7F"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="283" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
@@ -5952,116 +6211,116 @@
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KommentartextZchn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6415"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="it-IT" w:eastAsia="de-DE"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB6415"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="it-IT" w:eastAsia="de-DE"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DF09A6"/>
+    <w:rsid w:val="005F55F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="682821445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6308,125 +6567,103 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:star_td="http://www.star-group.net/schemas/transit/filters/textdata" SelectedStyle="\AMA.XSL" StyleName="AMA" Version="1"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\AMA.XSL" StyleName="AMA" Version="1"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81232DE8-F23E-4EC9-983D-3567E5755185}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06EDCFD5-09E2-4785-A4C3-39846459F934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.star-group.net/schemas/transit/filters/textdata"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{40f20d95-30f1-4757-92d7-5495691a0c29}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" contentBits="0" removed="0"/>
+  <clbl:label id="{40f20d95-30f1-4757-92d7-5495691a0c29}" enabled="1" method="Privileged" siteId="{98616167-5668-4e66-acbf-925e81df8b00}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>527</Words>
-  <Characters>3323</Characters>
+  <Words>548</Words>
+  <Characters>3455</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SUVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3843</CharactersWithSpaces>
+  <CharactersWithSpaces>3996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Anita Baggenstos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KennungTATO">
     <vt:lpwstr>basissuva</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SpracheTATO">
     <vt:lpwstr>D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="PWTATO">
     <vt:lpwstr>Falsch</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_40f20d95-30f1-4757-92d7-5495691a0c29_Enabled">
-[...19 lines deleted...]
-  </property>
 </Properties>
 </file>